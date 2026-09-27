--- v0 (2026-08-12)
+++ v1 (2026-09-27)
@@ -2,837 +2,1106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Northern Hemisphere Permafrost ground temperature data since the last glacial maximum</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">末次冰期最盛期以来北半球高时空分辨率多年冻土分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7470.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Northern Hemisphere Permafrost ground temperature data since the last glacial maximum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db7470.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7470.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db7470.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  末次冰期最盛期（Last Glaciation Maximum, LGM）是距今最近的大规模冰川作用时期，这一时期以来气候演变跨越多个状态，为更好地理解多年冻土与气候系统的复杂交互提供了重要机会。然而，由于多年冻土的复杂演化过程，现有模型还缺乏可靠的模拟能力，并且分辨率较低（约100-200km），不确定性大。基于高空间分辨率的古气候数据CHELSA-TraCE21k，利用双机器学习（随机森林和XGBoost）集合模型，利用当前时期大量实测数据经过良好训练，模拟产生了22ka BP以来每100年、空间分辨率为1 km的多年冻土地温数据产品，该产品是万年尺度上目前北半球时空分辨率最高的多年冻土数据产品，对于理解末次冰期最盛期以来多年冻土动态及其与气候系统的关系等具有重要意义。   数据文件以GeoTiff格式提供，可通过所有常见的GeoTiff程序读取。所有数据均采用基于WGS 84水平基准的地理坐标系。每个时间段（timeID）文件夹中包含三个文件，分别表示200次模拟MAGT的集合平均值（Mean_ensemble_timeID_MAGT200）、第97.5百分位数（Quan975_ensemble_timeID_MAGT200）和第2.5百分位数（Quan025_ensemble_timeID_MAGT200），以及MAGT ≤ 0°C的次数（CountNegative_ensemble_timeID_MAGT200）。该次数除以200可用于表示多年冻土发生的概率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:690.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">690.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GeoTiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:frozen soil, frozen soil distribution, paleoclimatic reconstruction, ground temperature, permafrost, spatio-temporal evolution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土, 冻土分布, 古气候重建, 地温, 多年冻土, 时空演变</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northern Hemisphere,  Arctic,  North America,  Eurasia,  Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球,  北极,  北美,  欧亚大陆,  青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1135,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1224,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1308,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1397,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,501 +1485,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ran Youhua,  Li Xin,  Chen Fahu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华,  李新,  陈发虎 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ran Youhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ran Youhua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冉有华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran Youhua, Li Xin, Chen Fahu. Northern Hemisphere Permafrost ground temperature data since the last glacial maximum. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db7470.2026.</w:t>
+        <w:t xml:space="preserve">冉有华,李新,陈发虎. 末次冰期最盛期以来北半球高时空分辨率多年冻土分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db7470.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>