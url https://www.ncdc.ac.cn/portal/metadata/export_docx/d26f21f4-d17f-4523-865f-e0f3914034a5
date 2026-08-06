--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,928 +2,1173 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:10 million permafrost types in China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国1:1000万冻土类型图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3875.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:10 million permafrost types in China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.672</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3875.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.672</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is Li Xin et al. Compiled in 2008 in order to re count the permafrost area of China, based on the analysis of the existing permafrost map of China, which is composed of three parts, the Qinghai Tibet Plateau part adopts the simulated permafrost map of the Qinghai Tibet Plateau (nanzhuo copper, 2002), and the northeast part comes from the "1:4 million glacial frozen desert map of China" (Institute of environment and Engineering in cold and dry areas, Chinese Academy of Sciences, 2006 ）, and other parts adopt China frozen soil division and type map (1:10 million) (Zhou Youwu et al., 2000). More information references (Institute of environment and Engineering in cold and dry areas, Chinese Academy of Sciences, 2006; nanzhuo copper, 2002; Zhou Youwu et al., 2000; Li et al, 2008). </w:t>
+        <w:t xml:space="preserve">该图是Li Xin等2008年为了重新统计中国的多年冻土面积，在分析现有中国冻土图的基础上编制而成的，由三部分组成，其中青藏高原部分采用模拟的青藏高原冻土图（南卓铜，2002）、东北部分来自《1：400万中国冰川冻土沙漠图》（中国科学院寒区旱区环境与工程研究所，2006），其他部分采用中国冻土区划及类型图（1：1000万）（周幼吾 等，2000）。 更多信息参考文献（中国科学院寒区旱区环境与工程研究所，2006；南卓铜，2002；周幼吾 等，2000；Li et al, 2008）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The simulated permafrost map of the Qinghai Tibet Plateau (nanzhuo copper, 2002) 2. The northern part comes from the map of 1:4 million glacial and frozen deserts in China (Institute of environment and Engineering in cold and dry areas, Chinese Academy of Sciences, 2006) 3. For other parts, China's permafrost division and type map (1:10 million) (Zhou Youwu et al., 2000) is adopted.</w:t>
+        <w:t xml:space="preserve">1.青藏高原部分采用模拟的青藏高原冻土图（南卓铜，2002） 2.北部分来自《1：400万中国冰川冻土沙漠图》（中国科学院寒区旱区环境与工程研究所，2006） 3.其他部分采用中国冻土区划及类型图（1：1000万）（周幼吾 等，2000）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Digital Vectorization</w:t>
+        <w:t xml:space="preserve">数字矢量化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2006/01/01-2008/12/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006/01/01-2008/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:1: 10 million, Type map, Frozen soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:1000万, 类型图, 冻土</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,571 +1464,831 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 17.77</w:t>
+              <w:t xml:space="preserve"> 17.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. 1:10 million permafrost types in China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.672.</w:t>
+        <w:t xml:space="preserve">吴立宗. 中国1:1000万冻土类型图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.672.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>