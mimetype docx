--- v0 (2026-05-10)
+++ v1 (2026-08-09)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Lake Water Quality Dataset (2018-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">天津金海湖湖水水质数据集（2018-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0022.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Lake Water Quality Dataset (2018-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.12</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0022.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.2021.12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2018-2020 collected water samples from the water of Tianjin Jinhai Lake, the lake water quality report obtained by the third-party testing agency National Center for Supervision and Inspection of Seawater and Brackish Water Utilization Product Quality. The test includes calcium ion, magnesium ion, potassium, sodium, aluminum, barium, strontium, iron, manganese, fluorine, arsenic, copper, zinc, chromium, activated silicate, sulfate, chloride, fluoride, carbonate, bicarbonate, inorganic phosphorus, nitrate, boron, cadmium, lead, mercury, selenium, total dissolved solids, oxidation reduction potential, suspended solids, total hardness, total alkalinity, phenolphthalein alkalinity, Dissolved Oxygen, Volatile Phenols, Total Organic Carbon, Chemical Oxygen Demand (COD), Biochemical Oxygen Demand (BOD), Oil, Chlorophyll a, Particle Size Distribution, Total Bacteria. </w:t>
+        <w:t xml:space="preserve">  2018-2020年采集的天津金海湖湖水水样，经第三方检测机构国家海水及苦咸水利用产品质量监督检验中心检测获得的湖水水质报告。   检测内容包括钙离子、镁离子、钾、钠、铝、钡、锶、铁、锰、氟、砷、铜、锌、铬、活性硅酸盐、硫酸盐、氯化物、氟化物、碳酸盐、碳酸氢盐、无机磷、硝酸盐、硼、镉、铅、汞、硒、溶解性总固体、氧化还原电位、悬浮物、总硬度、总碱度、酚酞碱度、溶解氧、挥发性酚、总有机碳、化学需氧量、生化需氧量、油类、叶绿素a、颗粒粒径分布、细菌总数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Experimentally obtained.</w:t>
+        <w:t xml:space="preserve">  实验获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Water quality testing by a third-party testing organization.</w:t>
+        <w:t xml:space="preserve">  由第三方检测机构进行水质检测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)Data production process: After the collection of lake water samples from the Jinhai Lake in Tianjin, the samples were tested by a third-party testing organization.   (2) Methods and standards: According to “Standard Test Methods for Drinking Water” GB/T 5750-2006, “Marine Inspection Specification” GB 17378-2007, “Marine Inspection Technical Specification” HY/T 147-2013, “Particle Size Analysis” GB/T 29025-2012, “Determination of Potassium and Sodium in Water”. Flame Atomic Absorption Spectrophotometry GB/T 11904-1989, Determination of Calcium and Magnesium Ions in Industrial Circulating Cooling Water EDTA Titration Method GB/T 15452-2009 and other standard specifications for testing methods and processes. </w:t>
+        <w:t xml:space="preserve">  (1)数据生产过程: 在天津金海湖采集湖水样品后，经第三方检测机构检测获得。   (2)方法和标准规范: 根据《生活饮用水标准检验方法》GB/T 5750-2006、《海洋检测规范》GB 17378-2007、《海洋检测技术规程》HY/T 147-2013、《粒径分析》GB/T 29025-2012、《水质钾和钠的测定 火焰原子吸收分光光度法》 GB/T 11904-1989、《工业循环冷却水中钙、镁离子的测定 EDTA滴定法》GB/T 15452-2009等标准规范测试方法和流程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/08/29-2020/08/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/08/29-2020/08/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jinhai Lake, Binhai New Area, Tianjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:pdf</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Brackish water, water quality, total dissolved solids, hardness, total organic carbon, particle size</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苦咸水, 水质, 溶解性总固体, 硬度, 总有机碳, 颗粒粒径</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrochemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jinhai Lake </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津市滨海新区金海湖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DU Runhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Runhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜润红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0114200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Lake Water Quality Dataset (2018-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.12.</w:t>
+        <w:t xml:space="preserve">杜润红. 天津金海湖湖水水质数据集（2018-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.2021.12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>