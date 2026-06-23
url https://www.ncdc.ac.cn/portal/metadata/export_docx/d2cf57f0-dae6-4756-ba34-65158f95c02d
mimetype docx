--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -20,51 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2023年中国及周边地区地表冻融数据集</w:t>
+        <w:t xml:space="preserve">中国及周边地区地表冻融数据集（2000-2023年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Surface freeze-thaw dataset of China and surrounding areas from 2000 to 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -318,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  欧洲中期天气预报中心(ECMWF)ERA5-Land数据集和美国国家环境信息中心全球综合地表数据库(ISD)</w:t>
+        <w:t xml:space="preserve">  欧洲中期天气预报中心(ECMWF)ERA5-Land数据集和美国国家环境信息中心全球综合地表数据库(ISD)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -748,90 +788,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">0.1°/0.01°</w:t>
+        <w:t xml:space="preserve">0.1°,0.01°</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">数据时间分辨率：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天/年</w:t>
+        <w:t xml:space="preserve">天,年</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1734,51 +1774,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵国辉,  余慧明 </w:t>
+        <w:t xml:space="preserve">赵国辉,  张耀南,  余慧明,  肖瑶 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1792,51 +1832,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">赵国辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">,  张耀南  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">,  余慧明  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  肖瑶  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2270,51 +2330,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵国辉,余慧明. 2000-2023年中国及周边地区地表冻融数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6621.2024.</w:t>
+        <w:t xml:space="preserve">赵国辉,张耀南,余慧明,肖瑶. 中国及周边地区地表冻融数据集（2000-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6621.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>