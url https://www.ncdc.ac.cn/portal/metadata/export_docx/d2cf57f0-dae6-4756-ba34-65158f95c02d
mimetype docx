--- v1 (2026-06-23)
+++ v2 (2026-08-09)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国及周边地区地表冻融数据集（2000-2023年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface freeze-thaw dataset of China and surrounding areas from 2000 to 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface freeze-thaw dataset of China and surrounding areas from 2000 to 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6621.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6621.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6621.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  近地表冻融循环是陆地表层热力变化的基本特征，是研究寒区冻土分布和气候变化的重要参数。近几十年来，全球变暖不可避免地导致了冻融过程和格局的变化，威胁着生态环境安全和区域可持续发展。为支撑气候变化背景下冻融循环响应和反馈特征的研究，我们基于最新的ERA5-Land逐时温度数据，制备了2000–2023年中国及周边地区地表冻融数据集。该数据集包含近地表日冻融状态、年冻融强度等10个冻融循环变化指标，空间分辨率为0.1°和0.01°，区域范围介于3°N–54°N，60°E–136°E，覆盖中国、蒙古、巴基斯坦、阿富汗、塔吉克斯坦、吉尔吉斯斯坦等29个国家。本数据集具有现势性强、要素多、范围广等特点，可为气候变化背景下近地表冻融循环过程演变规律、冰冻圈、水文、生态、环境等研究提供数据支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  欧洲中期天气预报中心(ECMWF)ERA5-Land数据集和美国国家环境信息中心全球综合地表数据库(ISD)。</w:t>
+        <w:t xml:space="preserve"> The European Centre for Medium Range Weather Forecasts (ECMWF) ERA5 Land dataset and the United States National Environmental Information Center Global Integrated Surface Database (ISD).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  首先，将原始ERA5-Land温度单位转换为摄氏度，观测时间转换为地方时；其次，检查每个格点数据序列的变化特征，对数据质量进行控制；最后，从每天24个小时的数据序列中，提取当天的最高温度(T_max)、最低温度(T_min)和日平均温度(T_avg)，进而对冻融循环特征进行计算统计。冻融变量包括逐日空气(a)和地表(b)冻融状态（FTS）、逐年冻结天数（FSD），冻结指数(FSI)、冻融天数（FTD）、冻融指数（FTI）、融化天数（TSD）、融化指数（TSI）、经典融化指数(TI)、冻结指数(FI)和2000—2023地表热力分类10个冻融循环特征，提供两种空间分辨率：0.1°（约9 km）和通过最近邻插值算法得到的0.01°（900m）。</w:t>
+        <w:t xml:space="preserve"> Firstly, convert the original ERA5 Land temperature unit to Celsius and the observation time to local time; Secondly, check the changing characteristics of each grid point data sequence and control the data quality; Finally, from the data sequence of 24 hours per day, extract the highest temperature (Tmax), lowest temperature (Tmin), and daily average temperature (Tavg) of the day, and then calculate and statistically analyze the freeze-thaw cycle characteristics. The freeze-thaw variables include daily air (a) and surface (b) freeze-thaw status (FTS), annual freezing days (FSD), freezing index (FSI), freeze-thaw days (FTD), freeze-thaw index (FTI), melting days (TSD), melting index (TSI), classical melting index (TI), freezing index (FI), and 10 freeze-thaw cycle characteristics of 2000-2023 surface thermal classification, providing two spatial resolutions: 0.1 ° (about 9 km) and 0.01 ° (900m) obtained through nearest neighbor interpolation algorithm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  空气冻融状态和地表冻融状态总体判别精度均为87%，年空气冻结日数(FSD)、年空气融化日数(TSD)和年空气冻融循环日数(FTD)的均方根误差(RMSE)分别为17.8、29.9和20.7天。年空气冻结指数(FSI)、年空气融化指数(TSI)和年空气冻融循环指数(FTI)分别为395.1、455.3和104.5天 ℃。 年地表冻结日数(FSD)、年地表融化日数(TSD)和年地表冻融循环日数(FTD)的RMSE分别为12、20和28.6天。年地表冻结指数(FSI)、年地表融化指数(TSI)和年地表冻融循环指数(FTI)分别为155.8、299.1和160.7天 ℃。</w:t>
+        <w:t xml:space="preserve"> The overall discrimination accuracy of air freeze-thaw status and surface freeze-thaw status is 87%. The root mean square errors (RMSE) of annual air freezing days (FSD), annual air melting days (TSD), and annual air freeze-thaw cycle days (FTD) are 17.8, 29.9, and 20.7 days, respectively. The annual air freezing index (FSI), annual air melting index (TSI), and annual air freeze-thaw cycle index (FTI) are 395.1, 455.3, and 104.5 days ℃, respectively. The RMSE of annual surface freezing days (FSD), annual surface melting days (TSD), and annual surface freeze-thaw cycle days (FTD) are 12, 20, and 28.6 days, respectively. The annual surface freezing index (FSI), annual surface melting index (TSI), and annual surface freeze-thaw cycle index (FTI) are 155.8, 299.1, and 160.7 days ℃, respectively. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国及周边地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China and surrounding regions </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">21.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:21.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:GeoTIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">近地表冻融</w:t>
+        <w:t xml:space="preserve">Theme:Near surface freeze-thaw</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 , 地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science , geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  巴基斯坦,  蒙古,  阿富汗,  塔吉克斯坦,  吉尔吉斯斯坦,  中巴经济走廊,  一带一路,  黄河流域,  中亚,  青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:China,  Pakistan,  Mongolia,  Afghanistan,  Tajikistan,  Kyrgyzstan,  the China Pakistan Economic Corridor,  the the Belt and Road,  the Yellow River Basin,  Central Asia,  the Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">136.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,917 +1185,642 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵国辉,  张耀南,  余慧明,  肖瑶 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Guohui,  Zhang Yaonan,  YU Huiming,  Xiao Yao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵国辉  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Guohui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张耀南  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  余慧明  </w:t>
+        <w:t xml:space="preserve">,  YU Huiming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  肖瑶  </w:t>
+        <w:t xml:space="preserve">,  Xiao Yao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Guohui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF07117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈大数据挖掘分析关键技术及应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵国辉,张耀南,余慧明,肖瑶. 中国及周边地区地表冻融数据集（2000-2023年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6621.2024.</w:t>
+        <w:t xml:space="preserve">ZHAO Guohui, Zhang Yaonan, YU Huiming, Xiao Yao. Surface freeze-thaw dataset of China and surrounding areas from 2000 to 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6621.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">赵国辉, 张耀南, 余慧明, 肖瑶. &lt;bold&gt;2000–2023&lt;/bold&gt;年中国及周边地区近地表冻融数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (3): 1-15. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">