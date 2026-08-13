--- v0 (2026-05-07)
+++ v1 (2026-08-13)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zheng Y, Shen R, Wang Y, Li X, Liu S, Liang S, Chen J M, Ju W, Zhang L, Yuan W. Improved estimate of global gross primary production for reproducing its long-term variation, 1982–2017[J]. Earth System Science Data, 2020, 12, (4): 2725-2746. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-12-2725-2020.</w:t>
+        <w:t xml:space="preserve">Zheng Y, Shen R, Wang Y, Li X, Liu S, Liang S, Chen JM, Ju W, Zhang L, Yuan W. Improved estimate of global gross primary production for reproducing its long-term variation, 1982–2017[J/OL]. Earth System Science Data, 2020, 12(4): 2725-2746. DOI: 10.5194/essd-12-2725-2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>