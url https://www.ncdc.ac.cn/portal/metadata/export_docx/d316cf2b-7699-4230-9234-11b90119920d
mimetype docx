--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青海省水资源公报（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Qinghai Provincial Water Resources Bulletin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinghai Provincial Water Resources Bulletin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2402.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2402.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2402.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为青海省格尔木市2018年在农田灌溉、工业、居民生活、生态环境等方面的耗水量数据。利用2018年青海省水资源公报获取相关数据，经过Excle软件分析汇总。</w:t>
+        <w:t xml:space="preserve">This data is the water consumption data of Golmud City in Qinghai Province in terms of farmland irrigation, industry, residents' life, ecological environment, etc. in 2018. Relevant data were obtained from the 2018 Qinghai Provincial Water Resources Bulletin and analyzed and summarized by Excel software. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据根据2018年青海省水资源公报整理。</w:t>
+        <w:t xml:space="preserve">   The data is sorted out according to the 2018 Qinghai Provincial Water Resources Bulletin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  统计分析整理得到。</w:t>
+        <w:t xml:space="preserve">  Statistical analysis and sorting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">  When processing to generate a data table, keep all original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">统计公报, 水资源量, 蓄水动态, 水资源利用, 水质概况</w:t>
+        <w:t xml:space="preserve">Theme:Statistical Bulletin, Water resource quantity, water storage dynamics, water resource utilization, water quality overview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">邱流潮 </w:t>
+        <w:t xml:space="preserve">contributors:qiu liuchao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史喆奇  </w:t>
+        <w:t xml:space="preserve">author:shi zheqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:qiu liuchao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">邱流潮. 青海省水资源公报（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2402.2022.</w:t>
+        <w:t xml:space="preserve">qiu liuchao. Qinghai Provincial Water Resources Bulletin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2402.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>