--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data set for thermal insulation performance evaluation of thermal insulation sleeve with parasitic pipe (2019-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">带寄生管隔热套管隔热性能评价实验数据集（2019-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1716.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data set for thermal insulation performance evaluation of thermal insulation sleeve with parasitic pipe (2019-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1716.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1716.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1716.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data obtained from the thermal insulation performance simulation experiment of parasitic pipe thermal insulation sleeve in Qingdao, Shandong Province in 2019 and 2020 include ambient temperature, thermal fluid temperature, low-temperature fluid temperature, low-temperature fluid displacement, etc. The data collection time range is from September 20, 2019 to March 20, 2020. The surface temperature distribution of parasitic pipe insulation sleeve under different ambient temperatures and circulating fluid temperatures is measured by using the parasitic pipe insulation sleeve protection performance test system. It is used to establish the heat transfer model of parasitic pipe thermal insulation casing wellbore. </w:t>
+        <w:t xml:space="preserve">  2019年和2020年于山东省青岛市进行寄生管隔热套管隔热性能模拟实验所得数据，观测要素包括环境温度、热流体温度、低温流体温度、低温流体排量等。数据资源采集时间范围为2019年9月20日-2020年3月20日，利用寄生管隔热套管保护性能测试系统测量不同环境温度和循环流体温度下寄生管隔热套管的表面温度分布。用于建立寄生管隔热套管井筒传热模型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
+        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data collection location is the Rock Mechanics Laboratory of the School of Petroleum Engineering, China University of Petroleum (East China). The data collection uses a self-developed parasitic tube insulation casing experimental system, temperature sensors, and intelligent patrol detectors. Technical parameters: 1. Temperature sensor measurement range -80 ℃ -60 ℃ 2. Measurement accuracy 0.01 ℃.</w:t>
+        <w:t xml:space="preserve">  数据采集地点为中国石油大学（华东）石油工程学院岩石力学实验室，数据采集使用自研带寄生管隔热套管实验系统、温度传感器和智能巡回检测仪，技术参数：1.温度传感器测量范围 -80℃—60℃2.测量精度 0.01℃。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/09/20-2020/03/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/09/20-2020/03/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qingdao City, Shandong Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山东省青岛市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:54.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Frozen soil, parasitic pipe, vacuum insulation sleeve</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土, 寄生管, 真空隔热套管</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Mohe City,  Heilongjiang Province,  Dongying City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑龙江省漠河市,  山东省东营市,  青岛市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">牛成成  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GAO Leli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0303300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GAO Leli. Experimental data set for thermal insulation performance evaluation of thermal insulation sleeve with parasitic pipe (2019-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1716.2022.</w:t>
+        <w:t xml:space="preserve">高德利. 带寄生管隔热套管隔热性能评价实验数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1716.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>