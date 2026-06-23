--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Li-6400 photosynthesis observation data set in Yingke oasis, huazhaizi desert and Linze grassland intensive observation area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲、花寨子荒漠和临泽草地加密观测区LI-6400光合作用观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1756.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Li-6400 photosynthesis observation data set in Yingke oasis, huazhaizi desert and Linze grassland intensive observation area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1721</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1756.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1721</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is measured by Li-6400 photosynthetic instrument in Yingke oasis, huazhaizi desert and Linze grassland intensive observation area. Measurement parameters: Main parameters measured by Li-6400 photosynthetic instrument: co2r_ µ ml: CO2 concentration in reference chamber (µ mol-1); CO2S_ µml：CO2S_ µml； H2OR_ MML: H2O concentration in reference chamber (mmol-1); H2OS_ MML: H2O concentration in sample chamber (mmol-1); Flow_ CV%：Flow_ µ ml (%) coefficient of variation; RH_ R_%： Relative humidity of reference room (%); RH_ S_%： Relative humidity of sample room (%); Td_ R_%： Dew point temperature of reference chamber (c); Td_ S_%： Dew point temperature of sample chamber (c); Prss_ KPa: atmospheric pressure (kPa); ParIn_ µ M: effective radiation of photosynthesis in leaf chamber (µ mol m-2 s-1); c: Effective radiation of photosynthesis in leaf chamber (µ mol m-2 s-1); BLC_ Mol: total blade edge layer conductance (mol m-2 s-1); Tblock°C：c； TAIR ° C: temperature of sample chamber (℃); Tleaf ° C: blade temperature (℃); HH: mm: SS: real time clock; Program: automatically measure program status; CHPWMF：Status word（summary of line J）； Battery: battery voltage (V); CO2: CO2 irgas status; H2O: irgas status; Pump: pump status; Flow: flow rate controller status; Mixr: CO2 mixer status; Fan: fan status of blade chamber; Program: display the status of automatic measurement program; ProgPrgs：AutoProgram step counter； FwMxCrLp：Numerical summary of the four stability flags； totalCV% ：See totalCV% under E above； CRagc_ mv：Reference CO2 AGC (automatic gain control) signal，in mV； CSagc_ mv：Sample CO2 AGC signal； HRagc_ mv：Reference H2O AGC signal； HSagc_ mv：Sample H2O AGC signal。 Date and place of measurement: Discontinuous observation date: 2008-05-202008-05-242008-05-282008-05-302008-06-042008-06-162008-06-292008-07-072008-07-11, in conjunction with various satellites and flight synchronization, photosynthesis rate and other photosynthetic related parameters were measured by Remote Sensing Institute Li-6400 in Yingke oasis, huazhaizi desert and Linze grassland intensive observation area. Specific events are as follows: (1) On May 20, 2008, there was TM transit in Yingke oasis. Therefore, the synchronous measurement of Li-6400 photosynthesis instrument was carried out, and the maize plots 1, 4 and 5 in Yingke oasis were measured. Three maize plants were measured in plot 1, five maize plants in plot 4 and two wheat plants in plot 5. At that time, corn was still very small, so every leaf on corn and wheat was measured. (2) ASAR and MODIS were synchronized on May 24, 2008. The observation targets were barley and alfalfa, respectively. (3) On May 28, 2008, aster and MODIS were synchronized, and the measurement target was Yingke oasis. (4) On May 30, 2008, the wide angle infrared dual mode imager (widas) flew synchronously, and the measurement target was the corn plot in Yingke oasis. (5) On June 4, 2008, omis-ii was used to fly synchronously, and the measurement target was in Yingke oasis. (6) On June 16, 2008, omis-ii was used for flight synchronization, and the measurement target was the corn plot in Yingke oasis. (7) On June 29th, 2008, widas was flying, and the measurement target was the corn plot in Yingke oasis. (8) On July 7, 2008, widas was flying and TM was synchronized, and the measurement target was the corn plot in Yingke oasis. (9) On July 11, 2008, the wide angle infrared dual mode imager (widas) flew synchronously, and the measurement target was the corn plot in Yingke oasis. The data is in the original format exported from Li-6400 and can be opened with notepad and Microsoft Excel. The data mainly includes measurement time, instrument parameters, and the main parameters observed by Li-6400 above. The data type of photosynthetic related parameters such as photosynthetic rate is floating point. </w:t>
+        <w:t xml:space="preserve">  本数据集为在盈科绿洲、花寨子荒漠和临泽草地加密观测区利用LI-6400光合仪测量数据集。   测量参数：   LI-6400光合仪测量主要参数： CO2R_µml：参比室CO2浓度（µmol CO2 mol-1）； CO2S_µml：CO2S_µml； H2OR_mml：参比室H2O浓度（mmol H2O mol-1）； H2OS_mml：样本室 H2O浓度（mmol H2O mol-1）； Flow_CV%：Flow_µml（%）变异系数； RH_R_%：参比室相对湿度（%）； RH_S_%：样本室相对湿度 （%）； Td_R_%：参比室露点温度（C）； Td_S_%：样本室露点温度（C）； Prss_kPa：大气压力（kPa）； ParIn_µm：叶室内光合作用有效辐射（µmol m-2 s-1）； c：叶室内光合作用有效辐射（µmol m-2 s-1）； BLC_mol：总叶片边缘层导度（mol m-2 s-1）； Tblock°C：c；Tair°C：样本室温度（℃）； Tleaf°C：叶片温度（℃）； HH:MM:SS：实时时钟； Program：自动测量程序状态； CHPWMF：Status word（summary of line J）； Battery：电池电压（V）； CO2：CO2 IRGAs 状态； H2O：IRGAs 状态； Pump：泵状态； Flow：流速控制器状态； Mixr：CO2混合器状态； Fan：叶室风扇状态； Program：显示自动测量程序状态； ProgPrgs：AutoProgram step counter； FwMxCrLp：Numerical summary of the four stability flags； totalCV% ：See totalCV% under E above； CRagc_mv：Reference CO2 AGC (automatic gain control) signal，in mV； CSagc_mv：Sample CO2 AGC signal； HRagc_mv：Reference H2O AGC signal； HSagc_mv：Sample H2O AGC signal。   测量日期与地点：   不连续观测日期：   2008-05-20，2008-05-24，2008-05-28，2008-05-30，2008-06-04，2008-06-16，2008-06-29，2008-07-07，2008-07-11，配合各种卫星及飞行同步，在盈科绿洲与花寨子荒漠及临泽草地加密观测区用遥感所LI-6400进行了光合作用速率等光合相关参数的测量。 具体事件如下：   （1）2008年5月20日盈科绿洲有TM过境，因此做了LI-6400光合仪的同步测量，测量了盈科绿洲玉米地1号、4号以及5号样地。其中1号样地测量了3株玉米，4号样地测量了5株玉米，5号样地测量了2株小麦。当时的玉米还很小，所以玉米及小麦上的每片叶子都进行了测量。   （2）2008年5月24日为ASAR及MODIS同步，观测目标分别为大麦和苜蓿。   （3）2008年5月28日为ASTER及MODIS同步，测量目标为盈科绿洲玉米地样地。   （4）2008年5月30日为红外广角双模式成像仪（WiDAS）飞行同步，测量目标为盈科绿洲玉米地样地。   （5）2008年6月4日为成像光谱仪OMIS-II飞行同步，测量目标在盈科绿洲玉米地样地。   （6）2008年6月16日为成像光谱仪OMIS-II飞行同步，测量目标为盈科绿洲玉米地样地。   （7）2008年6月29日为红外广角双模式成像仪（WiDAS）飞行，测量目标为盈科绿洲玉米地样地。   （8）2008年7月7日为红外广角双模式成像仪（WiDAS）飞行及TM同步，测量目标为盈科绿洲玉米地样地。   （9）2008年7月11日为红外广角双模式成像仪（WiDAS）飞行同步，测量目标为盈科绿洲玉米地样地。   数据为从LI-6400内导出的原始格式，可以用记事本以及Microsoft Excle打开。数据中主要包括测量时间，仪器参数，以及上述LI-6400观测的主要参数，光合作用速率等光合相关参数的数据类型为浮点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measurement parameters: Li-6400 photosynthetic instrument main measurement parameters: co2r_ µ ml: CO2 concentration in reference chamber (µ mol-1); CO2S_ µml：CO2S_ µml； H2OR_ MML: H2O concentration in reference chamber (mmol-1); H2OS_ MML: H2O concentration in sample chamber (mmol-1); Flow_ CV%：Flow_ µ ml (%) coefficient of variation; RH_ R_%： Relative humidity of reference room (%); RH_ S_%： Relative humidity of sample room (%); Td_ R_%： Dew point temperature of reference chamber (c); Td_ S_%： Dew point temperature of sample chamber (c); Prss_ KPa: atmospheric pressure (kPa); ParIn_ µ M: effective radiation of photosynthesis in leaf chamber (µ mol m-2 s-1); c: Effective radiation of photosynthesis in leaf chamber (µ mol m-2 s-1); BLC_ Mol: total blade edge layer conductance (mol m-2 s-1); Tblock°C：c； TAIR ° C: temperature of sample chamber (℃); Tleaf ° C: blade temperature (℃); HH: mm: SS: real time clock; Program: automatically measure program status; CHPWMF：Status word（summary of line J）； Battery: battery voltage (V); CO2: CO2 irgas status; H2O: irgas status; Pump: pump status; Flow: flow rate controller status; Mixr: CO2 mixer status; Fan: fan status of blade chamber; Program: display the status of automatic measurement program; ProgPrgs：AutoProgram step counter； FwMxCrLp：Numerical summary of the four stability flags； totalCV% ：See totalCV% under E above； CRagc_ mv：Reference CO2 AGC (automatic gain control) signal，in mV； CSagc_ mv：Sample CO2 AGC signal； HRagc_ mv：Reference H2O AGC signal； HSagc_ mv：Sample H2O AGC signal.</w:t>
+        <w:t xml:space="preserve">  测量参数：LI-6400光合仪测量主要参数： CO2R_µml：参比室CO2浓度（µmol CO2 mol-1）； CO2S_µml：CO2S_µml； H2OR_mml：参比室H2O浓度（mmol H2O mol-1）； H2OS_mml：样本室 H2O浓度（mmol H2O mol-1）； Flow_CV%：Flow_µml（%）变异系数； RH_R_%：参比室相对湿度（%）； RH_S_%：样本室相对湿度 （%）； Td_R_%：参比室露点温度（C）； Td_S_%：样本室露点温度（C）； Prss_kPa：大气压力（kPa）； ParIn_µm：叶室内光合作用有效辐射（µmol m-2 s-1）； c：叶室内光合作用有效辐射（µmol m-2 s-1）； BLC_mol：总叶片边缘层导度（mol m-2 s-1）； Tblock°C：c；Tair°C：样本室温度（℃）； Tleaf°C：叶片温度（℃）； HH:MM:SS：实时时钟； Program：自动测量程序状态； CHPWMF：Status word（summary of line J）； Battery：电池电压（V）； CO2：CO2 IRGAs 状态； H2O：IRGAs 状态； Pump：泵状态； Flow：流速控制器状态； Mixr：CO2混合器状态； Fan：叶室风扇状态； Program：显示自动测量程序状态； ProgPrgs：AutoProgram step counter； FwMxCrLp：Numerical summary of the four stability flags； totalCV% ：See totalCV% under E above； CRagc_mv：Reference CO2 AGC (automatic gain control) signal，in mV； CSagc_mv：Sample CO2 AGC signal； HRagc_mv：Reference H2O AGC signal； HSagc_mv：Sample H2O AGC signal。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> （ 1) On May 20, 2008, Yingke oasis had TM transit, so the synchronous measurement of Li-6400 photosynthetic instrument was made, and the sample plots 1, 4 and 5 of Yingke oasis corn field were measured. Among them, 3 maize plants were measured in sample plot 1, 5 maize plants were measured in sample plot 4 and 2 wheat plants were measured in sample plot 5. At that time, the corn was still very small, so every leaf on corn and wheat was measured.  （ 2) ASAR and MODIS were synchronized on May 24, 2008, and the observation targets were barley and alfalfa respectively.  （ 3) On May 28, 2008, aster and MODIS were synchronized, and the measurement target was Yingke oasis corn plot.  （ 4) On May 30, 2008, it was the flight synchronization of infrared wide-angle dual-mode imager (widas), and the measurement target was Yingke oasis corn plot.  （ 5) On June 4, 2008, for the flight synchronization of imaging spectrometer omis-ii, the measurement target was in the corn sample plot of Yingke oasis.  （ 6) The flight synchronization of imaging spectrometer omis-ii was conducted on June 16, 2008, and the measurement target was Yingke oasis corn plot.  （ 7) On June 29, 2008, the flight of infrared wide-angle dual-mode imager (widas) was conducted, and the measurement target was Yingke oasis corn plot.  （ 8) On July 7, 2008, it was the flight of infrared wide-angle dual-mode imager (widas) and TM synchronization. The measurement target was Yingke oasis corn sample.  （ 9) On July 11, 2008, it was the flight synchronization of infrared wide-angle dual-mode imager (widas), and the measurement target was Yingke oasis corn plot</w:t>
+        <w:t xml:space="preserve">  （1）2008年5月20日盈科绿洲有TM过境，因此做了LI-6400光合仪的同步测量，测量了盈科绿洲玉米地1号、4号以及5号样地。其中1号样地测量了3株玉米，4号样地测量了5株玉米，5号样地测量了2株小麦。当时的玉米还很小，所以玉米及小麦上的每片叶子都进行了测量。   （2）2008年5月24日为ASAR及MODIS同步，观测目标分别为大麦和苜蓿。   （3）2008年5月28日为ASTER及MODIS同步，测量目标为盈科绿洲玉米地样地。   （4）2008年5月30日为红外广角双模式成像仪（WiDAS）飞行同步，测量目标为盈科绿洲玉米地样地。   （5）2008年6月4日为成像光谱仪OMIS-II飞行同步，测量目标在盈科绿洲玉米地样地。   （6）2008年6月16日为成像光谱仪OMIS-II飞行同步，测量目标为盈科绿洲玉米地样地。   （7）2008年6月29日为红外广角双模式成像仪（WiDAS）飞行，测量目标为盈科绿洲玉米地样地。   （8）2008年7月7日为红外广角双模式成像仪（WiDAS）飞行及TM同步，测量目标为盈科绿洲玉米地样地。   （9）2008年7月11日为红外广角双模式成像仪（WiDAS）飞行同步，测量目标为盈科绿洲玉米地样地。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/20-2008/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/20-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of Linze grassland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:483.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">483.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Photosynthetic effective radiation, photosynthesis, Li-6400 photosynthetic instrument, vegetation, ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">光合有效辐射, 光合作用, LI-6400光合仪, 植被, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Infill observation in Yingke Oasis,  Intensive observation area of huazhaizi desert,  Hydrological experimental area in the middle reaches of arid area,  Heihe River Basin,  Intensive observation area of Linze grassland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盈科绿洲加密观测区,  花寨子荒漠加密观测区,  中游干旱区水文试验区,  黑河流域,  临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhou Mengwei,  Li li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维,  李丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周梦维</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhou Mengwei, Li li. Heihe River Integrated Remote Sensing joint experiment: Li-6400 photosynthesis observation data set in Yingke oasis, huazhaizi desert and Linze grassland intensive observation area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1721.</w:t>
+        <w:t xml:space="preserve">周梦维,李丽. 黑河综合遥感联合试验：盈科绿洲、花寨子荒漠和临泽草地加密观测区LI-6400光合作用观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1721.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>