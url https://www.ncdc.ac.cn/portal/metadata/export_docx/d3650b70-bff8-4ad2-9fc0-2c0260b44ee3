--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原东北部永久冻土区地表高程变化、地表土壤水分和积雪深度的GPS-IR测量结果数据集（2017-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.4895864</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4895864</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3947.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  地表高程变化、土壤湿度和积雪 深度都是研究活动动态的基本变量 层和永久冻土。GPS干涉反射仪（GPS-IR）已经 用于测量永久冻土中的地表高程变化和积雪深度 地区。然而，它在估计多年冻土土壤水分方面的适用性 尚未对区域进行评估。此外，这些变量通常是 在不同地点分别测量。将他们的估计整合为一个 场地促进多年冻土中GPS-IR的综合利用 研究。在这项研究中，我们运行模拟来阐明 常用的GPS-IR算法估算土壤含水量不能 直接用于永久冻土区，因为它不考虑偏差 由活动层引起的季节性表面高程变化引入 解冻。我们提出了一个解决方案来改进这种默认方法，方法是引入 建模的表面高程变化。我们使用 GPS数据和在永久冻土场的原位观测 青藏高原东北部。均方根误差和 GPS-IR估计土壤水分的相关系数 含量和原位含量从1.85%提高到1.51%，从0.71提高到 分别为0.82。我们还提出了一个集成GPS-IR的框架 在一个地点估计这三个变量，并使用 以 QTP 中的同一站点为例。这项研究强调了对 默认算法，使 GPS-IR 在估算土壤时有效 永久冻土区的水分含量。三合一框架能够 在永久冻土区充分利用GPS-IR，并可扩展到其他 诸如北极的地点。这项研究也是第一个使用 GPS-IR 用于估计 QTP 中的环境变量，该变量填充空间 间隙并提供对地面温度和活动的补充测量层厚。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  青藏高原东北部多年冻土场地表高程变化、土壤湿度和积雪深度的 GPS-IR 测量</w:t>
+        <w:t xml:space="preserve"> GPS-IR measurement of surface elevation changes, soil moisture, and snow depth in the permafrost field of the northeastern Qinghai Tibet Plateau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用 GPS数据和在永久冻土场的原位观测</w:t>
+        <w:t xml:space="preserve">    Use GPS data and in-situ observation records in permafrost fields.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; Good quality of data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东北部 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast Tibetan Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪深度, 地面标高, 地表土壤湿度</w:t>
+        <w:t xml:space="preserve">Theme:snow depth, floor elevation, Surface soil moisture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东北部 </w:t>
+        <w:t xml:space="preserve">Place:Northeast Tibetan Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 刘琳,  车涛 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Lin,  Che Tao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">车涛  </w:t>
+        <w:t xml:space="preserve">author:Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Che Tao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 刘琳,车涛. 青藏高原东北部永久冻土区地表高程变化、地表土壤水分和积雪深度的GPS-IR测量结果数据集（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3947.2023.</w:t>
+        <w:t xml:space="preserve">LIU Lin, Che Tao. GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3947.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang J, Liu L, Su L, Che T. Three in one: GPS-IR measurements of ground surface elevation changes, soil moisture, and snow depth at a permafrost site in the northeastern Qinghai–Tibet Plateau[J]. The Cryosphere, 2021-07-01, 15, (6): 3021-3033. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/tc-15-3021-2021.</w:t>
       </w:r>