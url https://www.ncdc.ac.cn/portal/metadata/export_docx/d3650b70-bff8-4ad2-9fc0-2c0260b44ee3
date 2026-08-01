--- v1 (2026-06-17)
+++ v2 (2026-08-01)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原东北部永久冻土区地表高程变化、地表土壤水分和积雪深度的GPS-IR测量结果数据集（2017-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4895864</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3947.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.4895864</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3947.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  地表高程变化、土壤湿度和积雪深度都是研究活动动态的基本变量层和永久冻土。GPS干涉反射仪（GPS-IR）已经用于测量永久冻土中的地表高程变化和积雪深度地区。然而，它在估计多年冻土土壤水分方面的适用性尚未对区域进行评估。此外，这些变量通常是在不同地点分别测量。将他们的估计整合为一个场地促进多年冻土中GPS-IR的综合利用 研究。在这项研究中，我们运行模拟来阐明常用的GPS-IR算法估算土壤含水量不能直接用于永久冻土区，因为它不考虑偏差 由活动层引起的季节性表面高程变化引入解冻。我们提出了一个解决方案来改进这种默认方法，方法是引建模的表面高程变化。我们使用GPS数据和在永久冻土场的原位观测青藏高原东北部。均方根误差和 GPS-IR估计土壤水分的相关系数含量和原位含量从1.85%提高到1.51%，从0.71提高到分别为0.82。我们还提出了一个集成GPS-IR的框架在一个地点估计这三个变量，并使用以 QTP 中的同一站点为例。这项研究强调了对默认算法，使 GPS-IR 在估算土壤时有效永久冻土区的水分含量。三合一框架能够在永久冻土区充分利用GPS-IR，并可扩展到其他诸如北极的地点。这项研究也是第一个使用 GPS-IR 用于估计 QTP 中的环境变量，该变量填充空间间隙并提供对地面温度和活动的补充测量层厚。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GPS-IR measurement of surface elevation changes, soil moisture, and snow depth in the permafrost field of the northeastern Qinghai Tibet Plateau.</w:t>
+        <w:t xml:space="preserve">  青藏高原东北部多年冻土场地表高程变化、土壤湿度和积雪深度的 GPS-IR 测量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Use GPS data and in-situ observation records in permafrost fields.</w:t>
+        <w:t xml:space="preserve">  使用 GPS数据和在永久冻土场的原位观测记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp;Emsp; Good quality of data. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast Tibetan Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原东北部 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:snow depth, floor elevation, Surface soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪深度, 地面标高, 地表土壤湿度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast Tibetan Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原东北部 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Lin,  Che Tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 刘琳,  车涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Che Tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Che Tao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Lin, Che Tao. GPS-IR Measurements of Surface Elevation Changes, Surface Soil Moisture, and Snow Depth in the Permafrost Zone of the Northeastern Tibetan Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3947.2023.</w:t>
+        <w:t xml:space="preserve"> 刘琳,车涛. 青藏高原东北部永久冻土区地表高程变化、地表土壤水分和积雪深度的GPS-IR测量结果数据集（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3947.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang J, Liu L, Su L, Che T. Three in one: GPS-IR measurements of ground surface elevation changes, soil moisture, and snow depth at a permafrost site in the northeastern Qinghai–Tibet Plateau[J]. The Cryosphere, 2021-07-01, 15, (6): 3021-3033. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/tc-15-3021-2021.</w:t>
       </w:r>