--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang J, Liu L, Su L, Che T. Three in one: GPS-IR measurements of ground surface elevation changes, soil moisture, and snow depth at a permafrost site in the northeastern Qinghai–Tibet Plateau[J]. The Cryosphere, 2021-07-01, 15, (6): 3021-3033. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/tc-15-3021-2021.</w:t>
+        <w:t xml:space="preserve">Zhang J, Liu L, Su L, Che T. Three in one: GPS-IR measurements of ground surface elevation changes, soil moisture, and snow depth at a permafrost site in the northeastern Qinghai–Tibet Plateau[J/OL]. The Cryosphere, 2021-07-01, 15(6): 3021-3033. DOI: 10.5194/tc-15-3021-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>