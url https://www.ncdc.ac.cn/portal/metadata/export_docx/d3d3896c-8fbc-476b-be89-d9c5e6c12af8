--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原唐古拉(TGLMS)气象观测数据（2004-2006年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological data of Tibetan Plateau from 2006 to 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological data of Tibetan Plateau from 2006 to 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1694.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.golmud.db1694.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.golmud.2020.56</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据的提供单位是中科院寒旱所冰冻圈科学国家重点实验室、由青藏高原冰冻圈观测试验研究站提供，对青藏高原唐古拉地区定点架设气象观测站进行数据观测。原始观测项目有：水平风速Ux（m/s），水平风速Uy（m/s），垂直风速Uz（m/s），超声温度Ts（摄氏度），二氧化碳浓度co2（mg/m^3），水汽浓度h2o（g/m^3），气压press（KPa）等。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动观测。</w:t>
+        <w:t xml:space="preserve">Automatic observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data has professional personnel responsible for each stage of acquisition and processing, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2004/05/23-2006/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2004/05/23-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省,格尔木,唐古拉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province, Golmud, Tanggula </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气压, 气温, 湿度, 风速, 气象, 风向</w:t>
+        <w:t xml:space="preserve">Theme:air pressure, air temperature, Humidity, wind speed, weather, wind direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004 2005 2006</w:t>
+        <w:t xml:space="preserve">Time:2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木,  青藏高原,  唐古拉山 </w:t>
+        <w:t xml:space="preserve">Place:Golmud,  Qinghai-Tibet Plateau,  Tanggula Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔永平,  赵林 </w:t>
+        <w:t xml:space="preserve">contributors:QIAO YongPing,  Zhao Lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史健宗  </w:t>
+        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔永平,赵林. 青藏高原唐古拉(TGLMS)气象观测数据（2004-2006年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.56.</w:t>
+        <w:t xml:space="preserve">QIAO YongPing, Zhao Lin. Meteorological data of Tibetan Plateau from 2006 to 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.56.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>