--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global shipping emissions for the years 2013 and 2016-2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球航运排放量数据集（2013，2016-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.11069531</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global shipping emissions for the years 2013 and 2016-2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6617.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.11069531</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6617.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The high-resolution ship emission inventory is an important dataset for various disciplines such as atmospheric science, marine science, and environmental management. Here, we present the global high-resolution ship emission inventory with a resolution of 0.1 °× 0.1 ° from 2013, 2016 to 2021, generated by the state-of-the-art shipping emission inventory model (SEIMP2.2). In terms of major air pollutants and greenhouse gases, in 2021, global ships emitted 847.2 million tons of carbon dioxide, 2.3 million tons of sulfur dioxide, 16.1 million tons of nitrogen oxides, 7.912 million tons of carbon dioxide, 737.3 million tons of hydrogen compounds, 415.5 tons of primary PM2.5, 61.6 million tons of BC, 210.3 million tons of CH4, and 45.1 million tons of N2O, accounting for 3.2% of sulfur dioxide emissions; According to the Community Emissions Data System (CEDS), 14.2% and 2.3% of all anthropogenic NOx and CO2 emissions worldwide are from human sources. According to the inventory results, the composition of ship types that contribute to global ship emissions remains relatively stable. In terms of time, the daily fluctuations in global ship emissions are the smallest. In terms of space, high-resolution emission datasets reveal the contribution patterns of ship emissions from different types of vessels in different marine regions. </w:t>
+        <w:t xml:space="preserve">  高分辨率船舶排放清单是大气科学、海洋科学、环境管理等各个学科的重要数据集。在这里，我们展示了 2013 年、2016 年至 2021 年分辨率为 0.1° × 0.1° 的全球高时空分辨率船舶排放清单，由最先进的航运排放清单模型 （SEIMv2.2） 生成。在主要空气污染物和温室气体方面，2021 年全球船舶排放了 8.472 亿吨二氧化碳、230 万吨二氧化硫、1610 万吨氮氧化物、791.2 万吨二氧化碳、737.3 千吨氢化合物、415.5 吨初级 PM2.5、61.6 千吨 BC、210.3 千吨 CH4、45.1 千吨 N2O，占二氧化硫的 3.2%; 根据社区排放数据系统 （CEDS），全球所有人为来源的 NOx 和 CO2 排放量的 14.2% 和 2.3%。根据盘点结果，导致全球船舶排放的船舶类型构成保持相对稳定。从时间上看，全球船舶排放的每日波动最小。在空间上，高分辨率排放数据集揭示了不同海洋区域之间不同类型船舶的船舶排放贡献模式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Using 30 billion Automatic Identification System (AIS) signals, SEIMP2.2 integrates real-time ship position, speed, and technical parameters to model ship emissions of key species such as CO2, NOx, SO2, PM2.5, CO, HC, N2O, and CH4.</w:t>
+        <w:t xml:space="preserve">  利用 300 亿个自动识别系统 （AIS） 信号，SEIMv2.2 集成了实时船舶位置、速度和技术参数，以对 CO2、NOx、SO2、PM2.5、CO、HC、N2O 和 CH4 等关键物种的船舶排放进行建模。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Initially, 30 billion Automatic Identification Systems (AIS) data were extensively cleaned each year to ensure their effectiveness and accuracy in terms of temporal and spatial distribution. Subsequently, by combining the real-time ship position and speed of AIS data with static technical parameters, emission factors, and other calculation parameters, SEIM simulates ship emissions on a ship by ship and signal by signal basis. Finally, summarize and analyze the results.</w:t>
+        <w:t xml:space="preserve">  最初，每年 300 亿个自动识别系统 （AIS） 数据进行了广泛的清理，以确保数据在时间和空间分布方面的有效性和准确性。随后，将 AIS 数据的实时船舶位置和速度与静态技术参数、排放因子和其他计算参数相结合，SEIM 逐船、逐个信号地模拟船舶排放。最后，对结果进行汇总和分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Providing daily segmented data by ship type and age, which can be used for a wide range of research purposes, will provide a solid data foundation for fine scientific research and shipping emissions reduction. </w:t>
+        <w:t xml:space="preserve">  提供按船舶类型和船龄划分的每日细分数据，可用于广泛的研究目的，将为精细的科学研究和航运减排提供坚实的数据基础。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ship emissions, air pollution, marine pollution, spatiotemporal analysis</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">船舶排放, 大气污染, 海洋污染, 时空分析</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:marine science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">海洋科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1533,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Huan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘欢 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Huan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘欢  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Huan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘欢</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Huan. Global shipping emissions for the years 2013 and 2016-2021. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6617.2024.</w:t>
+        <w:t xml:space="preserve">刘欢. 全球航运排放量数据集（2013，2016-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6617.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yi W, Wang X, He T, Liu H, Luo Z, Lv Z, He K. High-resolution global shipping emission inventory by Shipping Emission Inventory Model (SEIM)[J]. Earth System Science Data Discussions, 2024, 2024: 1-31. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-258.</w:t>
       </w:r>