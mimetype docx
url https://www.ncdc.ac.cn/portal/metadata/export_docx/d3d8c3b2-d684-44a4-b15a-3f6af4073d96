--- v1 (2026-06-15)
+++ v2 (2026-09-13)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yi W, Wang X, He T, Liu H, Luo Z, Lv Z, He K. High-resolution global shipping emission inventory by Shipping Emission Inventory Model (SEIM)[J]. Earth System Science Data Discussions, 2024, 2024: 1-31. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-258.</w:t>
+        <w:t xml:space="preserve">Yi W, Wang X, He T, Liu H, Luo Z, Lv Z, He K. High-resolution global shipping emission inventory by Shipping Emission Inventory Model (SEIM)[J/OL]. Earth System Science Data Discussions, 2024, 2024: 1-31. DOI: 10.5194/essd-2024-258.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>