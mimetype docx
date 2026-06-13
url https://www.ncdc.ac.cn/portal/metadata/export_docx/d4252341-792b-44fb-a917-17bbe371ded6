--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of anti-interference ability of rich defect porous carbon through remote hydrophobic synergistic dispersion adsorption of bisphenol A (August 2018 November 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">富缺陷多孔碳通过远程疏水协同分散吸附双酚A的抗干扰能力数据集（2018年8月-2019年11月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2162.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of anti-interference ability of rich defect porous carbon through remote hydrophobic synergistic dispersion adsorption of bisphenol A (August 2018 November 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2162.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2162.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2162.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The wastewater characteristic oriented design adsorbent is a promising but challenging strategy for sustainable remediation of actual bisphenol A (BPA) pollution. Research has shown that waste cigarette butt activated carbon (AC-800) has high capacity (865 mg/g), rapid reaction rate (186.9 mg/g/min), and excellent BPA adsorption durability. Unlike carbon based adsorbents reported in literature, quantitative structure-activity relationship studies reveal that graphite defects play a crucial role in improving the adsorption performance of adsorbents. Further research has shown that π - π interactions, electrostatic attraction, and hydrogen bonding interactions have negligible effects on AC-800, while long-range hydrophobic interactions and short-range dispersion forces contribute significantly to BPA adsorption. Thanks to its unique adsorption mechanism, AC-800 has significant anti-interference ability, achieving efficient purification of BPA in complex background wastewater. This study provides new insights into the adsorption mechanism of bisphenol A on carbon based materials and develops an adsorbent suitable for practical green wastewater remediation. Rich defect porous carbon adsorbs bisphenol A through remote hydrophobic interaction and short-range dispersion force, with anti-interference ability dataset obtained by experimental methods. The data format is decimal (. xls), with 6 sets of data and a total of 41213 entries. </w:t>
+        <w:t xml:space="preserve">  污水特性导向设计吸附剂是一种很有前途但具有挑战性的可持续修复实际双酚A (BPA)污染的策略。研究表明，废弃烟头活性炭(AC-800)具有高容量(865 mg/g)、快速反应速率(186.9 mg/g/min)和优异的BPA吸附耐久性。与文献报道的碳基吸附剂不同，定量的构效关系研究揭示了石墨缺陷对吸附剂吸附性能的提高起着至关重要的作用。进一步的研究表明，π-π相互作用、静电吸引和氢键相互作用在AC-800上的作用微不足道，而远程疏水相互作用与短程色散力协同对BPA吸附的贡献较大。得益于这种独特的吸附机理，AC-800具有显著的抗干扰能力，实现了对复杂背景实际废水中BPA的高效净化。本研究为双酚a在碳基材料上的吸附机理研究提供了新的思路，并开发了一种适用于实际废水绿色修复的吸附剂。   富缺陷多孔碳通过远程疏水作用协同短程分散力吸附双酚A，具有抗干扰能力数据集，采用实验方法获得，数据格式为十进制(.xls)，数据量为6组，共41213条。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiments, instrument characterization, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验、仪器表征，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Characterization using BET, XRD, XPS, Raman spectroscopy SEM、 Characterize system software modules such as elemental analysis data processing.</w:t>
+        <w:t xml:space="preserve">  采用BET、XRD、XPS、Raman表征、SEM、元素分析数据处理等系统软件模块进行表征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/08/09-2019/11/08</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/08/09-2019/11/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote hydrophobic interaction, BPA adsorption, carbon based materials</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">远程疏水作用, BPA吸附, 碳基材料</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanchang City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Liming. Dataset of anti-interference ability of rich defect porous carbon through remote hydrophobic synergistic dispersion adsorption of bisphenol A (August 2018 November 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2162.2022.</w:t>
+        <w:t xml:space="preserve">杨利明. 富缺陷多孔碳通过远程疏水协同分散吸附双酚A的抗干扰能力数据集（2018年8月-2019年11月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2162.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>