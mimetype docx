--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1996-2005年乌鲁木齐大西沟气象站逐日平均气温资料</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Average daily temperatures at the weather station in Daxigou, Urumqi, 1996-2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Average daily temperatures at the weather station in Daxigou, Urumqi, 1996-2005</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.003.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.003.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  大西沟气象站成立于1958年6月，位于乌鲁木齐县大西沟天格尔峰山腰（天山乌鲁木齐河源1号冰川旁），海拔3543.8米，是国家一类艰苦台站，主要从事云雾物理实验与气候监测。1975年交乌鲁木齐市气象局管理。2007年按照中国气象局业务技术体制改革要求，更名为大西沟国家气象观测二级站。该数据集主要是1996-2005年的大西沟气象站平均气温数据以及其观测时间，数据质量良好，可作为冰川物质平衡、冰川与气候相互响应等方面研究的重要资料。</w:t>
+        <w:t xml:space="preserve">Daxigou meteorological station was established in June 1958, located in Urumqi County, Daxigou Tiangeer Peak hillside (Tianshan Urumqi River Source No. 1 glacier next to), elevation 3543.8 meters, is a national class of hardship station, mainly engaged in cloud physics experiments and climate monitoring. 1975 to Urumqi Meteorological Bureau management. 2007 in accordance with the requirements of the China Meteorological Administration business and technical system reform, renamed Daxigou National Meteorological Observation Second Grade Station. Xigou National Meteorological Observation Secondary Station. This dataset is mainly the average temperature data of Daxigou Meteorological Station and its observation time from 1996 to 2005. The data quality is good, which can be used as important information for the research on the balance of glacier materials and the mutual response of glacier and climate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测、试验、测定。</w:t>
+        <w:t xml:space="preserve"> Observations, tests, measurements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve"> Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Raw data, good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1996/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1996/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">大西沟气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Meteorological Station in Daxigou  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">513.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:513.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">平均气温数据</w:t>
+        <w:t xml:space="preserve">Theme:Average temperature data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气探测 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1996 1997 1998 1999 2000 2001 2002 2003 2004 2005</w:t>
+        <w:t xml:space="preserve">Time:1996 1997 1998 1999 2000 2001 2002 2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  大西沟 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tianshan Station,  Daxigou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 1996-2005年乌鲁木齐大西沟气象站逐日平均气温资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.50.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Average daily temperatures at the weather station in Daxigou, Urumqi, 1996-2005. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.50.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>