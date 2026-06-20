--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,896 +2,1058 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冰冻圈内陆水域温室气体数据库(1985-2023年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8265741</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cryosphere Inland Water Greenhouse Gases Database(1985-2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4014.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8265741</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4014.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a database called the Cryosphere Inland Waters Greenhouse Gas Database (CIWD-GHG), which provides spatiotemporal resolution greenhouse gas (CO2, CH4, and N2O) data for the inland waters of the cryosphere (lakes, ponds, reservoirs, rivers, and streams). This dataset was created through a synthesis program. </w:t>
+        <w:t xml:space="preserve">  这是一个名为冰冻圈内陆水域温室气体数据库（CIWD-GHG）的数据库，提供冰冻圈内陆水域（湖泊、池塘、水库、河流和溪流）的时空分辨率温室气体（CO2、CH4和N2O）数据。该数据集是通过合成程序创建的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    To compile the dataset, we searched various sources including peer-reviewed papers, theses, graduation theses, and public databases. The platforms used for search include Web of Science、Google Scholar、China National Knowledge Infrastructure、Arctic Data Center、Zenodo、Environmental Data Initiative And PANGAEA. The search string is: (methane or CH4or carbon dioxide or CO2or nitrous oxide or N2O or greenhouse gas *) and (river or stream or lake or swamp area *). And (rivers or streams or lakes or ponds or reservoirs) and (Arctic * or Xizang * or Greenland or Antarctica or glaciers * or permafrost). We conducted multiple searches before April 2023 to ensure completeness.</w:t>
+        <w:t xml:space="preserve">  为了汇编数据集，我们对各种来源进行了搜索，包括同行评审论文、学位论文、毕业论文和公共数据库。搜索使用的平台包括 Web of Science、Google Scholar、China National Knowledge Infrastructure、Arctic Data Center、Zenodo、Environmental Data Initiative 和 PANGAEA。搜索字符串为：（甲烷或 CH4或二氧化碳或CO2或一氧化二氮或N2O或温室气体*）和（河流或溪流或湖泊或沼泽地带*）。和（河流或溪流或湖泊或池塘或水库）和（北极*或西藏*或格陵兰或南极或冰川*或永久冻土）。我们在 2023 年 4 月之前进行了多次搜索，以确保完整性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    We have adopted consistent standards to filter search results. Specifically, we included greenhouse gas concentration or flux data measured in inland water systems associated with permafrost or glaciers, such as streams, rivers, ponds, lakes, and reservoirs. The research focus is on the cryosphere, excluding locations outside of this range. Wetland ecosystems and inland waters in cold regions without glaciers or permafrost are also not included. In addition, floodplain lakes connected to rivers are also excluded, and only those lakes that are barely connected to highly enclosed rivers are listed as lake locations. The gas concentration data in permanently frozen water bodies are not included. We also collected auxiliary data on the physical and chemical characteristics of water bodies, climate, and land cover as much as possible.</w:t>
+        <w:t xml:space="preserve">  我们采用了一致的标准来筛选搜索结果。具体来说，我们纳入了在与永久冻土或冰川相关的内陆水系（如溪流、河流、池塘、湖泊和水库）中测量到的温室气体浓度或通量数据。研究重点是冰冻圈范围，不包括该范围以外的地点。没有冰川或永久冻土的寒冷地区的湿地生态系统和内陆水域也不包括在内。此外，与河道相连的洪泛平原湖泊也被排除在外，只有那些与高封闭性河道勉强相连的湖泊被列为湖泊地点。永久冰封水体中的气体浓度数据不包括在内。我们还尽可能收集了有关水体物理和化学特征、气候和土地覆盖的辅助数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1985/01/01-2023/04/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985/01/01-2023/04/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Cryosphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.xls</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Greenhouse gases, inland waters, ponds, river basins</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温室气体, 内陆水域, 池塘, 河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Cryosphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -925,51 +1087,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -996,51 +1176,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1062,51 +1260,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1133,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1203,519 +1437,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SONG Chunlin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SONG Chunlin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SONG Chunlin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SONG Chunlin. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Cryosphere Inland Water Greenhouse Gases Database(1985-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4014.2023.</w:t>
+        <w:t xml:space="preserve">宋春林. 冰冻圈内陆水域温室气体数据库(1985-2023年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4014.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>