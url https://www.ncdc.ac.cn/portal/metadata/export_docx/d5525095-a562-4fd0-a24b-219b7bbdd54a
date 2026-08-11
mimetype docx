--- v0 (2026-05-12)
+++ v1 (2026-08-11)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴经济走廊气温时空数据集（1901-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatio-temporal dataset of temperature in the China-Pakistan Economic Corridor from 1901 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatio-temporal dataset of temperature in the China-Pakistan Economic Corridor from 1901 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/NCDC.004.2020.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/NCDC.004.2020.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1322</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气候变化与人类活动息息相关，直接关系到区域的自然环境变化、经济发展和社会进步，是区域可持续发展中不可忽视的挑战。气温变化是全球气候变化中最为显著的指示因子，是分析和预测气候变化的重要基础数据。 本数据集基于CRU全球格点数据，制备了中巴经济走廊区域1901-2018年间气温变化时空数据集，共计4604个GeoTIFF文件，其中温度单位为℃，空间分辨率为0.5°×0.5°，时间分辨率为月，年以及多年(1901-2018)，本数据为了解中巴经济走廊区域气温的时空变化及趋势预测提供基础资料。</w:t>
+        <w:t xml:space="preserve">Climate change is closely related to human activities, directly related to regional natural environment change, economic development and social progress, and is a challenge that can not be ignored in regional sustainable development. Temperature change is the most significant indicator of global climate change, and it is an important basic data to analyze and predict climate change. Based on the CRU global grid data, this data set has prepared 4604 GeoTIFF files of temperature change in China Pakistan Economic Corridor region from 1901 to 2018, in which the temperature unit is ℃, the spatial resolution is 0.5 ° x 0.5 ° and the temporal resolution is month, year and years (1901-2018). This data provides a reference for understanding the spatial-temporal change and trend prediction of temperature in the China Pakistan Economic Corridor Basic data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">英国东安格利亚大学CRU气象格点数据集,版本号: v. 4.03</w:t>
+        <w:t xml:space="preserve">Cru weather grid data set, University of East Anglia, UK, version number: v. 4.03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">对原始数据进行格式转换，区域裁剪，统计分析，生成了7类气温空间数据集： (1) 1901-2018年间的日均气温的最小值与最大值，分别生产CPEC_all_tmp_max.tif与CPEC_all_tmp_min.tif两个数据文件; (2)年均日均气温值，命名形式为：CPEC_YYYY_tmp.tif； (3)月均气温命名形式为：CPEC_YYYYMM_tmp.tif; (4) 每月平均每日最低气温,文件命名为：CPEC_YYYYMM_tmn.tif; (5) 年均每月平均每日最低气温,文件命名为：CPEC_YYYY_tmn.tif; (6) 每月平均每日最高气温,文件命名为：CPEC_YYYYMM_tmx.tif; (7) 年均每月平均每日最高气温,文件命名为：CPEC_YYYY_tmx.tif 其中YYYY 四位数标识年份 MM 两位数标识月份。</w:t>
+        <w:t xml:space="preserve">Seven types of spatial data sets of air temperature were generated by format conversion, regional clipping and statistical analysis (1) The minimum and maximum daily average temperature from 1901 to 2018 are used to produce CPEC respectively_ all_ tmp_ max.tif And CPEC_ all_ tmp_ min.tif Two data files (2) The annual average daily temperature is named as CPEC_ YYYY_ tmp.tif ； (3) The naming form of monthly average temperature is CPEC_ YYYYMM_ tmp.tif ; (4) The monthly average daily minimum temperature was named CPEC_ YYYYMM_ tmn.tif ; (5) The annual average monthly minimum temperature is named CPEC_ YYYY_ tmn.tif ; (6) The monthly average daily maximum temperature was named CPEC_ YYYYMM_ tmx.tif ; (7) The annual average daily maximum temperature is named CPEC_ YYYY_ tmx.tif Among them, yyyy four digit mark year, mm two digit mark month.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集的时空精度与原始CRU数据保持一致，质量良好，适宜于气候变化研究及环境变化分析。</w:t>
+        <w:t xml:space="preserve">The spatial and temporal accuracy of this data set is consistent with the original CRU data, and the quality is good. It is suitable for climate change research and environmental change analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1901/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1901/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China-Pakistan Economic Corridor Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">CRU气象格点数据, 气温</w:t>
+        <w:t xml:space="preserve">Theme:CRU meteorological grid data, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1901-2018</w:t>
+        <w:t xml:space="preserve">Time:1901-2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊区域 </w:t>
+        <w:t xml:space="preserve">Place:China-Pakistan Economic Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵国辉 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Guohui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵国辉  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Guohui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Guohui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵国辉. 中巴经济走廊气温时空数据集（1901-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1322.</w:t>
+        <w:t xml:space="preserve">ZHAO Guohui. Spatio-temporal dataset of temperature in the China-Pakistan Economic Corridor from 1901 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1322.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>