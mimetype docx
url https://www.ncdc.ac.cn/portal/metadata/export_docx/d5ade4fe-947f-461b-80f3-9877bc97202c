--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">不同轴压下管节接头抗扭刚度数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset for torsional stiffness of pipe joint under different axial pressures (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset for torsional stiffness of pipe joint under different axial pressures (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2817.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2817.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2817.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据沉管隧道管节接头的构造和受力特点，建立管节接头结构化力学模型，推导表征管节接头抗扭刚度的解析表达式；建立管节接头的三维精细化有限元模型，进行管节接头压扭剪组合力学性能分析，获得不同轴向压力下管节接头的抗扭刚度。本数据记录了管节接头在不同轴压下抗扭刚度的理论值和数值模拟的结果，二者基本一致，验证了管节接头刚度理论的有效性。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; According to the structure and mechanical characteristics of pipe joint in immersed tunnel, the structural mechanical model of pipe joint is established, and the analytical expression representing the torsional stiffness of pipe joint is derived; The three-dimensional refined finite element model of the pipe joint is established, and the mechanical properties of the pipe joint under compression, torsion and shear are analyzed to obtain the torsional stiffness of the pipe joint under different axial pressures. This data records the theoretical value and numerical simulation results of the torsional stiffness of the pipe joint under different axial pressures. They are basically consistent, which verifies the validity of the pipe joint stiffness theory. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为管节接头在不同轴压下抗扭刚度的理论值和数值模拟的结果。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The data are the theoretical values and numerical simulation results of the torsional stiffness of the pipe joint under different axial pressures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; Calculation simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/04/01-2020/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/04/01-2020/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">广州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Guangzhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">35.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:35.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沉管隧道, 管节接头, 抗扭刚度</w:t>
+        <w:t xml:space="preserve">Theme:Settlement, GINA, top plate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">广州 </w:t>
+        <w:t xml:space="preserve">Place:Guangzhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">管维东 </w:t>
+        <w:t xml:space="preserve">contributors:guan weidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">管维东  </w:t>
+        <w:t xml:space="preserve">author:guan weidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:guan weidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">管维东. 不同轴压下管节接头抗扭刚度数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2817.2023.</w:t>
+        <w:t xml:space="preserve">guan weidong. Dataset for torsional stiffness of pipe joint under different axial pressures (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2817.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>