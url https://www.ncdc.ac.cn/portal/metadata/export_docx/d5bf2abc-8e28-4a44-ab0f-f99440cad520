--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,796 +2,983 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Structural vibration dataset for ship collision model test of cross sea long bridge</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">跨海长桥船撞模型试验结构振动数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2831.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Structural vibration dataset for ship collision model test of cross sea long bridge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2831.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2831.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2831.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The structural vibration data of the cross sea long bridge ship collision model test was mainly obtained through low-speed impact testing using a pendulum loading device, and the bridge dynamic response data, including pier vibration data, was obtained. The main data is the original vibration data of the ship collision model test structure, including sampling time and corresponding measurements. </w:t>
+        <w:t xml:space="preserve">  跨海长桥船撞模型试验结构振动数据主要是采用钟摆式加载装置进行了低速冲击试验，获得了桥梁动力响应数据，包括桥墩振动数据。主要是船撞模型试验结构振动原始数据，包括采样时间和对应的测值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Experimental data.</w:t>
+        <w:t xml:space="preserve">  实验试验数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Experimental experiments.</w:t>
+        <w:t xml:space="preserve">  实验试验。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:496.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">496.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Long sea crossing bridge, ship collision, dynamic response</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨海长桥, 船撞桥, 动力响应</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -825,51 +1012,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -896,51 +1101,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -962,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1033,51 +1274,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1103,550 +1362,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GUO Jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭健 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GUO Jian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭健  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Jian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭健</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0809600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GUO Jian. Structural vibration dataset for ship collision model test of cross sea long bridge. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2831.2023.</w:t>
+        <w:t xml:space="preserve">郭健. 跨海长桥船撞模型试验结构振动数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2831.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>