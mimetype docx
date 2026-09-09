--- v0 (2026-07-01)
+++ v1 (2026-09-09)
@@ -2374,117 +2374,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ye Lizao, Xiao Pengfeng, Zhang Xueliang, Feng Xuezhi, Hu Rui, Ma Wei, Li Haixing, Song Yina, Ma Tengyao. Evaluating Snow Bidirectional Reflectance of Models Using Multiangle Remote Sensing Data and Field Measurements[J]. IEEE Geoscience and Remote Sensing Letters, 2020, : 1-5. </w:t>
+        <w:t xml:space="preserve">Ye Lizao, Xiao Pengfeng, Zhang Xueliang, Feng Xuezhi, Hu Rui, Ma Wei, Li Haixing, Song Yina, Ma Tengyao. Evaluating Snow Bidirectional Reflectance of Models Using Multiangle Remote Sensing Data and Field Measurements[J]. IEEE Geoscience and Remote Sensing Letters, 2020, : 1-5.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘豪, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 张正, 盛光伟. 东北地区积雪反照率特性[J]. 冰川冻土, 2019, 41, (03): 554-562. </w:t>
+        <w:t xml:space="preserve">刘豪, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 张正, 盛光伟. 东北地区积雪反照率特性[J]. 冰川冻土, 2019, 41(03): 554-562.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盛光伟, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 刘豪, 张正. 新疆天山及北疆地区积雪反照率差异[J]. 干旱区地理, 2019, , (4): 774-781. </w:t>
+        <w:t xml:space="preserve">盛光伟, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 刘豪, 张正. 新疆天山及北疆地区积雪反照率差异[J]. 干旱区地理, 2019, (4): 774-781.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张正, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 盛光伟, 刘豪. 青藏高原融雪期积雪反照率特性分析[J]. 遥感技术与应用, 2019, v.34;No.170, (06): 17-25. </w:t>
+        <w:t xml:space="preserve">张正, 肖鹏峰, 张学良, 冯学智, 杨永可, 胡瑞, 盛光伟, 刘豪. 青藏高原融雪期积雪反照率特性分析[J]. 遥感技术与应用, 2019, v.34;No.170(06): 17-25.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>