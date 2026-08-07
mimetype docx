--- v0 (2026-05-09)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017-2018年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gravity erosion observation data set of Xindiangou watershed in the first sub region of Loess Hilly and gully region from 2017 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gravity erosion observation data set of Xindiangou watershed in the first sub region of Loess Hilly and gully region from 2017 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0051.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0051.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2017-2018年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集。定点监测方法主要为测针法—完成点位量测、拍照，测量侵蚀位移；兜土法—完成点位侵蚀土体称重、含水量计算；数据集主要包括定点监测记录表和土壤侵蚀量表</w:t>
+        <w:t xml:space="preserve">This data set is the gravity erosion observation data set of Xindiangou watershed in the first sub region of Loess Hilly and gully region from 2017 to 2018. The main methods of fixed-point monitoring are needle method - measuring and photographing the point and measuring the erosion displacement; the method of covering soil - completing the weighing and water content calculation of the eroded soil at the point; the data set mainly includes the fixed-point monitoring record table and the soil erosion scale </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工调查</w:t>
+        <w:t xml:space="preserve">Manual investigation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">定点监测辛店沟和桥沟小流域（二支沟）已布设的典型点位，拍照并测量侵蚀位移，两期对比分析固定点位侵蚀变化。 兜土法监测辛店沟小流域4处典型点位，每年汛期后统一对监测布内采样并计算其含水量，并对侵蚀土体称重计算侵蚀量</w:t>
+        <w:t xml:space="preserve">The typical points in Xindiangou and Qiaogou small watersheds (erzhigou) were monitored at fixed points, and the erosion displacement was measured and compared. Four typical points in xindiangou small watershed are monitored by the method of bag soil. After the flood season every year, the water content of the monitoring cloth is calculated, and the eroded soil is weighed to calculate the erosion amount</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据分别经过调查、采集、计算、绘图和报告编写。</w:t>
+        <w:t xml:space="preserve">The data were investigated, collected, calculated, plotted and reported. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">337.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:337.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture content, erosion area, erosion type</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Xindiangou,  Suide,  Yulin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">093149675976</w:t>
+        <w:t xml:space="preserve">phone:093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2017-2018年黄土丘陵沟壑区第一副区辛店沟流域重力侵蚀观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.67.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Gravity erosion observation data set of Xindiangou watershed in the first sub region of Loess Hilly and gully region from 2017 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>