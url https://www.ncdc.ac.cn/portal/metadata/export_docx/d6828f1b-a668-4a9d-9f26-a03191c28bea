--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -2,943 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">“一带一路”积雪持续日数数据集（2000-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">"The Belt and Road" Snow Duration Data Set (2000-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"The Belt and Road" Snow Duration Data Set (2000-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6901.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6901.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6901.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于多源遥感数据，采用MARS模型结合地类特征的方法进行积雪自动识别，生成了一套“一带一路”区域的积雪面积数据。在此基础上，计算积雪持续日数。积雪日数定义为一个水文年上观测到积雪的天数之和。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MOD09GA 来源于美国地质调查局网站。</w:t>
+        <w:t xml:space="preserve"> MOD09GA is sourced from the website of the United States Geological Survey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以Landsat-8的FSC影像作为真值数据，并结合CGLS-LC100数据集，提取详细的地类覆盖信息。通过结合地类特征，构建了基于MOD09GA反射率的MARS模型，以实现高效的积雪识别。整个过程包括数据预处理、特征优化、模型训练及验证，最终形成了一套高效的自动识别算法。该算法在积雪面积识别方面表现出快速性和高精度，能够有效应对现有产品面临的挑战，为区域环境监测与气候变化研究提供了重要的技术支持。积雪持续日数根据规范的定义计算</w:t>
+        <w:t xml:space="preserve"> Extract detailed land cover information using FSC images from Landsat-8 as ground truth data, combined with the CGLS-LC100 dataset. A MARS model based on MOD09GA reflectance was constructed by combining land features to achieve efficient snow recognition. The entire process includes data preprocessing, feature optimization, model training, and validation, ultimately forming an efficient automatic recognition algorithm. This algorithm demonstrates speed and high accuracy in snow area recognition, effectively addressing the challenges faced by existing products and providing important technical support for regional environmental monitoring and climate change research. The duration of snow accumulation is calculated according to the standard definition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">“一带一路”地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:"The Belt and Road" region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -951,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">一带一路, 积雪范围, 积雪面积比例</w:t>
+        <w:t xml:space="preserve">Theme:The Belt and Road, snow coverage, snow coverage ratio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1219,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 63.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1308,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1392,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1481,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1569,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华,  赵琴,  纪文政,  高伟强 </w:t>
+        <w:t xml:space="preserve">contributors:HAO Xiaohua ,  ZHAO Qin,  JI Wenzheng,  GAO Weiqinag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵琴  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Qin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Qin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711702-05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">积雪、湖冰长序列数据集制备与挖掘关键技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Key technologies for preparation and mining of snow cover and lake ice length series datasets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华,赵琴,纪文政,高伟强. “一带一路”积雪持续日数数据集（2000-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6901.2025.</w:t>
+        <w:t xml:space="preserve">HAO Xiaohua , ZHAO Qin, JI Wenzheng, GAO Weiqinag. "The Belt and Road" Snow Duration Data Set (2000-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6901.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>