--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Briefing on professional monitoring of geologic disaster monitoring and early warning project at Zigui and Xingshan counties in the Three Gorges reservoir area of the Yangtze River (2004)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江三峡库区秭归兴山两县地质灾害监测预警工程专业监测简报(2004年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/sanxia.011.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Briefing on professional monitoring of geologic disaster monitoring and early warning project at Zigui and Xingshan counties in the Three Gorges reservoir area of the Yangtze River (2004)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.119</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/sanxia.011.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.119</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landslide deformation monitoring data is the most significant parameter reflecting the occurrence, development and evolution of landslides, and it is the necessary basic data for landslide monitoring and early warning. This dataset records the deformation monitoring data of landslides at zigui and xingshan counties in the Three Gorges reservoir area in 2004. Mainly includes the landslide deformation geological investigation briefings of Baishui River landslide (Zhoujiaping Village, Shazhenxi Town, Zigui County), Yanbao landslide (Longmaxi Village, Quyuan Town, Zigui County), and Kaziwan landslide (Pengjiapo Village, Guizhou Town, Zigui County, E:110°41'50“, N:31°00'48”). </w:t>
+        <w:t xml:space="preserve">  滑坡变形监测数据是反映滑坡发生、发展、演化过程的最显著的参量,是滑坡监测预警必要的基础数据。该数据集记录了三峡库区秭归兴山两县滑坡2004年变形监测数据。   主要包括白水河滑坡（秭归县沙镇溪镇周家坪村），砚包滑坡（秭归县屈原镇龙马溪村），卡子湾滑坡（秭归县归州镇彭家坡村E:110°41'50"，N:31°00'48"）的滑坡形变地质调查情况简报。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Self-produced production (instrument collection).</w:t>
+        <w:t xml:space="preserve">  自产生产（仪器采集）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The dataset is quality controlled through rigorous manual review.</w:t>
+        <w:t xml:space="preserve">  数据集通过严格的人工审核控制质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This data is manually corrected and of good quality. </w:t>
+        <w:t xml:space="preserve">  本数据经过人工校正、质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2004/07/05-2004/07/17</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004/07/05-2004/07/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Zigui and Xingshan counties in the Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区秭归兴山两县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Observation data, GPS monitoring of surface displacement, landslide rainfall, groundwater monitoring</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">观测数据, 地表位移GPS监测, 滑坡降雨量, 地下水监测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zigui County,  Xingshan County,  Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秭归县,  兴山县,  长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  MIN Yufang </w:t>
+        <w:t xml:space="preserve">,  敏玉芳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Briefing on professional monitoring of geologic disaster monitoring and early warning project at Zigui and Xingshan counties in the Three Gorges reservoir area of the Yangtze River (2004). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.119.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区秭归兴山两县地质灾害监测预警工程专业监测简报(2004年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.119.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>