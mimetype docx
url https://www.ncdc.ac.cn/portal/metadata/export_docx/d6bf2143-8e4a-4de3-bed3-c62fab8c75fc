--- v0 (2026-07-01)
+++ v1 (2026-08-15)
@@ -2,798 +2,933 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (Cosmic-ray observation system of soil moisture of Daman Superstation, 2023)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网（大满超级站宇宙射线观测系统-2023）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (Cosmic-ray observation system of soil moisture of Daman Superstation, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2023年1月1日至2023年12月31日黑河流域地表过程综合观测网中游大满超级站宇宙射线观测系统数据。站点位于甘肃省张掖市大满灌区农田内，下垫面是玉米田。观测点的经纬度是100.372° E, 38.856° N，海拔1556m。仪器探头底部距地面0.5m，采样频率是1小时。 宇宙射线仪器的原始观测项目包括：电压Batt（V）、温度T（℃）、相对湿度RH（%）、气压P（hPa）、快中子数N1C（个/小时）、热中子数N2C（个/小时）、快中子采样时间N1ET（s）及热中子采样时间N2ET（s）。发布的数据为经过处理计算后的数据，数据表头包括：Date Time（日期 时间）、P（气压 hPa）、N1C（快中子数 个/小时）、N1C_cor（气压订正的快中子数 个/小时）和VWC（土壤体积含水量 %），其处理的主要步骤包括： 1） 数据筛选 数据筛选共四条标准：（1）剔除电压小于和等于11.8伏特的数据；（2）剔除空气相对湿度大于和等于80%的数据；（3）剔除采样时间间隔不在60±1分钟内的数据；（4） 剔除快中子数较前后一小时变化大于200的数据。剔除及缺失数据用-6999补充。 2） 气压订正 根据仪器说明手册中提到的快中子气压订正公式，对原始数据进行气压订正，得到订正后的快中子数N1C_cor。 3） 仪器率定 在计算土壤水分的过程中需要对计算公式中的N0进行率定。N0为土壤干燥条件下的快中子数，通常使用测量源区内的土样得到实测土壤水分（或者通过比较密集的土壤水分无线传感器获取）θm（Zreda et al. 2012）和对应时间段内的快中子校正数据N，再通过公式反求得到N0。 黑河综合观测网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Zhu et al. (2015)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中游,张掖绿洲,大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:481.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">481.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Farmland, land surface, atmosphere</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">农田, 陆地表层, 大气</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches of Heihe River Basin,  Zhangye Oasis,  Daman Super Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中游,  张掖绿洲,  大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +962,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1051,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1135,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1224,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,718 +1312,991 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Che Tao,  ZhuZongli,  Xu ziwei,  Ren zhiguo,  Tan Junlei,  Zhang Yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  车涛,  朱忠礼,  徐自为,  任志国,  谭俊磊,  张阳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZhuZongli </w:t>
+        <w:t xml:space="preserve">,  朱忠礼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yang </w:t>
+        <w:t xml:space="preserve">,  张阳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Che Tao, ZhuZongli, Xu ziwei, Ren zhiguo, Tan Junlei, Zhang Yang. Dataset of Heihe integrated observatory network (Cosmic-ray observation system of soil moisture of Daman Superstation, 2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,车涛,朱忠礼,徐自为,任志国,谭俊磊,张阳. 黑河流域地表过程综合观测网（大满超级站宇宙射线观测系统-2023）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>