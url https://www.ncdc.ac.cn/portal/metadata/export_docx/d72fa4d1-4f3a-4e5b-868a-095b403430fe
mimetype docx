--- v0 (2026-05-06)
+++ v1 (2026-09-20)
@@ -2374,95 +2374,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo Yamin. An efficient hybrid method for estimating clear‐sky surface downward longwave radiation from MODIS data[J]. Journal of Geophysical Research, 2017, 122 %N 5 %Ksurface energy budget;surface downward longwave radiation;surface upwelling longwave radiation;MODIS;CWV;hybrid method: 2616-2630. </w:t>
+        <w:t xml:space="preserve">Guo Yamin. An efficient hybrid method for estimating clear‐sky surface downward longwave radiation from MODIS data[J]. Journal of Geophysical Research, 2017, 122 %N 5 %Ksurface energy budget;surface downward longwave radiation;surface upwelling longwave radiation;MODIS;CWV;hybrid method: 2616-2630.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liang Shunlin. Global Estimates for High-Spatial-Resolution Clear-Sky Land Surface Upwelling Longwave Radiation From MODIS Data[J]. IEEE Transactions on Geoscience and Remote Sensing, 2016, 54 %N 7: 4115-4129. </w:t>
+        <w:t xml:space="preserve">Liang Shunlin. Global Estimates for High-Spatial-Resolution Clear-Sky Land Surface Upwelling Longwave Radiation From MODIS Data[J]. IEEE Transactions on Geoscience and Remote Sensing, 2016, 54 %N 7: 4115-4129.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Institute of Remote Sensing Science and Engineering Faculty of Geographical Science, Beijing Normal University, Beijing 100875, China. A framework for estimating cloudy sky surface downward longwave radiation from the derived active and passive cloud property parameters[J]. Remote Sensing of Environment, 2020, 248 %KSurface downward longwave radiation;Cloud-base temperature;Cloud-top temperature;Cloud thickness;Single-layer cloud model;Remote sensing. </w:t>
+        <w:t xml:space="preserve">Institute of Remote Sensing Science and Engineering FacultyofGeographicalScience,BeijingNormalUniversity,Beijing100875,China. A framework for estimating cloudy sky surface downward longwave radiation from the derived active and passive cloud property parameters[J]. Remote Sensing of Environment, 2020, 248 %KSurface downward longwave radiation;Cloud-base temperature;Cloud-top temperature;Cloud thickness;Single-layer cloud model;Remote sensing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>