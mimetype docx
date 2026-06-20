--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲加密观测区农作物生化组分观测数据集（2008年6月-7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of crop biochemical components in Yingke oasis intensive observation area (June July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of crop biochemical components in Yingke oasis intensive observation area (June July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1776.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1776.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1886</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为盈科绿洲玉米地与小麦地的生化组分测量参数的预处理数据集。测量的参数包括叶面积指数、叶绿素含量、叶片含水量。其中小麦的测量时间为2008年5月25日-2008年6月8日，玉米地的测量时间为2008年6月18日-2008年7月4日，非连续观测。其中使用LAI-2000测量叶面积指数；SPAD叶绿素仪测量叶绿素；烘箱与天平测量叶片的水分含量。本数据集可为遥感反演叶面积指数、叶绿素、水分等提供输入参数及验证数据。   实体数据包含4个文件，除说明文件readme.txt外，小麦样点坐标.xls，小麦.xls是小麦的生化组分测量参数，盈科玉米地.xls是张掖盈科的玉米测量参数。</w:t>
+        <w:t xml:space="preserve">This data set is the preprocessing data set of biochemical component measurement parameters of corn and wheat fields in Yingke oasis. The measured parameters include leaf area index, chlorophyll content and leaf water content. The measurement time of wheat is from May 25, 2008 to June 8, 2008, and the measurement time of corn field is from June 18, 2008 to July 4, 2008. LAI-2000 was used to measure leaf area index; Chlorophyll was measured by SPAD chlorophyll meter; The moisture content of the blade was measured by oven and balance. This data set can provide input parameters and validation data for remote sensing inversion of leaf area index, chlorophyll and water. The entity data includes four files. In addition to the description file readme.txt, the coordinates of wheat sample points are. XLS. Wheat. XLS is the biochemical component measurement parameter of wheat, and Yingke corn field. XLS is the corn measurement parameter of Zhangye Yingke. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为盈科绿洲玉米地与小麦地的生化组分测量参数的预处理数据集。</w:t>
+        <w:t xml:space="preserve">  This data set is the preprocessing data set of biochemical component measurement parameters of corn and wheat fields in Yingke oasis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  其中使用LAI-2000测量叶面积指数；SPAD叶绿素仪测量叶绿素；烘箱与天平测量叶片的水分含量。本数据集可为遥感反演叶面积指数、叶绿素、水分等提供输入参数及验证数据。</w:t>
+        <w:t xml:space="preserve">  LAI-2000 was used to measure leaf area index; Chlorophyll was measured by SPAD chlorophyll meter; The moisture content of the blade was measured by oven and balance. This data set can provide input parameters and validation data for remote sensing inversion of leaf area index, chlorophyll and water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/25-2008/07/04</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/25-2008/07/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,盈科绿洲加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, Yingke oasis intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">31.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:31.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel,word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">叶面积指数, 植被, 叶绿素, 叶片含水量</w:t>
+        <w:t xml:space="preserve">Theme:Leaf area index, vegetation, chlorophyll, leaf water content</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">盈科绿洲加密观测区,  中游干旱区水文试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yingke oasis intensive observation area,  hydrological test area in arid area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高帅 </w:t>
+        <w:t xml:space="preserve">contributors:Gao Shuai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高帅  </w:t>
+        <w:t xml:space="preserve">author:Gao Shuai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Gao Shuai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高帅. 黑河综合遥感联合试验：盈科绿洲加密观测区农作物生化组分观测数据集（2008年6月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1886.</w:t>
+        <w:t xml:space="preserve">Gao Shuai. Heihe comprehensive remote sensing joint experiment: observation data set of crop biochemical components in Yingke oasis intensive observation area (June July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1886.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>