--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sediment concentration and grain size distribution of runoff water sample at Jiangjia Ravine and Xiangjiang River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">云南东川蒋家沟及小江流域径流含沙量及泥沙级配数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6802.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sediment concentration and grain size distribution of runoff water sample at Jiangjia Ravine and Xiangjiang River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.DDFORS.DB6802.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ddfors.db6802.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DDFORS.DB6802.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包括1966年、2004-2020年蒋家沟及小江水样含沙量及级配数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   In 1966, the runoff discharge at Jiangjia Ravine in Baishapo and Xiadawa was estimated based on manually measured flow area and velocity. From 2004, the suspended-sediment concentration and grain size distribution were measured in Xiaojiang River at different locations. From 2012, the sediment concentration and sediment grain size distribution of runoff were measured at Jiangjia Ravine. A water sample was manually collected with a volume of 500 ml, and then sediment contained within the sample was filtered, dried, and weighed. Sediment concentration was determined by comparing the weight of the sediment to the total sample weight. Particle size analysis of the sediment was conducted using a Malvern laser particle size analyzer (Model MS2000).</w:t>
+        <w:t xml:space="preserve">  含沙量为室内烘干称重得到，颗粒级配数据由马尔文激光粒度仪分析测试得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Raw observational data, unprocessed.</w:t>
+        <w:t xml:space="preserve">  原始观测数据，未进行加工。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is reliable. </w:t>
+        <w:t xml:space="preserve">  人工校核，数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1966/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1966/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jiangjia Ravine and Xiaojiang River Catchment, Dongchuan District, Yunnan Province, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省昆明市东川区蒋家沟,小江流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:695.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">695.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4344.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:193.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">193.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx,*.docx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Jiangjia Ravine, sediment concentration, grain size distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒋家沟, 小江流域, 含沙量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1966 2004 2005 2006 2007 2008 2011 2012 2013 2014 2015 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1966 2004 2005 2006 2007 2008 2011 2012 2013 2014 2015 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Dongchuan,  Jiangjia Ravine,  Xiaojiang River Catchment </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东川,  蒋家沟,  小江 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,563 +1526,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SONG Dongri,  ZHONG Wei,  LI Xiaoyu,  WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日,  钟卫,  黎晓宇,  魏丽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WEI Li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">魏丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SONG Dongri , WEI Li </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋东日, 魏丽</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SONG Dongri, ZHONG Wei, LI Xiaoyu, WEI Li. Sediment concentration and grain size distribution of runoff water sample at Jiangjia Ravine and Xiangjiang River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6802.2025.</w:t>
+        <w:t xml:space="preserve">宋东日,钟卫,黎晓宇,魏丽. 云南东川蒋家沟及小江流域径流含沙量及泥沙级配数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.DDFORS.DB6802.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wei L, Song D, Cui P, Su L, Zhou GGD, Hu K, Wei F, Hong Y, Ou G, Zhang J, Kang Z, Guo X, Zhong W, Li X, Zhang Y, Shi C, Tang H. A long-term dataset of debris-flow and hydrometeorological observations from  1961 to 2024 in Jiangjia Ravine, China[J/OL]. Earth Syst. Sci. Data, 2025-12-19, 17, (12): 7331-7358. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-7331-2025.</w:t>
       </w:r>