--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域GF-6 WFV遥感数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Weihe River Basin GF-6 WFV Remote Sensing Dataset (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weihe River Basin GF-6 WFV Remote Sensing Dataset (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0034.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0034.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高分六号于2019年3月21日正式投入使用，它是一颗低轨光学遥感卫星，具有高分辨率、宽覆盖、高质量和高效成像等特点，配置2米全色/8米多光谱高分辨率相机（PMS）、16米多光谱中分辨率宽幅相机（WFV），2米全色/8米多光谱相机观测幅宽90公里，16米多光谱相机观测幅宽800公里。   宽幅相机（WFV）除了常见的蓝/绿/红/近红外四个波段，还增加了能够有效反映作物特有光谱特性的“红边”波段，以及一个紫外波段，一共8个波段，也被称为精准农业观测的高分卫星。   本数据集收集渭河流域2020年高分六号WFV数据，全年共选取31景，能完全覆盖研究区，产品为原始L1级别数据，未经校正处理。</w:t>
+        <w:t xml:space="preserve">Gaofen 6 was officially put into operation on March 21, 2019, it is a low-orbit optical remote sensing satellite, with high resolution, wide coverage, high quality and efficient imaging, etc., configured with a 2-meter panchromatic/8-meter multispectral high-resolution camera (PMS), 16-meter multispectral medium-resolution wide-format camera (WFV), 2-meter panchromatic/8-meter multispectral camera The 2-meter panchromatic/8-meter multispectral camera has an observation width of 90 kilometers, and the 16-meter multispectral camera has an observation width of 800 kilometers. Wide-format camera (WFV) in addition to the common blue/green/red/near-infrared four bands, but also added to effectively reflect the crop-specific spectral characteristics of the “red edge” band, as well as an ultraviolet band, a total of eight bands, is also known as precision agricultural observation of the high-frequency satellite. This dataset collects the 2020 Gaofen-6 WFV data of Weihe River Basin, with 31 scenes selected throughout the year, which can fully cover the study area, and the products are original L1-level data without correction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据于中国资源卫星应用中心申请下载 http://36.112.130.153:7777/DSSPlatform/gotocenterpage.html。</w:t>
+        <w:t xml:space="preserve">  Data are available for download from the China Resource Satellite Application Center (CRASAC). http://36.112.130.153:7777/DSSPlatform/gotocenterpage.html.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为原始L1级别数据，未经其他人工处理。</w:t>
+        <w:t xml:space="preserve">  Data are at the raw L1 level and have not been otherwise manually processed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据来源于陆地观测卫星数据服务平台网站，下载时筛选云量低于10%，质量级别≥8（最高级别为9）的数据，质量良好。</w:t>
+        <w:t xml:space="preserve">  This data comes from the Land Observing Satellite Data Service Platform (LOSDSP) website, and is downloaded with good quality by filtering the data with less than 10% cloud cover and quality level ≥ 8 (the highest level is 9). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域，陕西省，甘肃省，宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">272.0 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:272.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高分辨率, 宽覆盖, 高质量, 多光谱相机观测</w:t>
+        <w:t xml:space="preserve">Theme:High resolution, wide coverage, high quality, multispectral camera observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域GF-6 WFV遥感数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.26.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Weihe River Basin GF-6 WFV Remote Sensing Dataset (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.26.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>