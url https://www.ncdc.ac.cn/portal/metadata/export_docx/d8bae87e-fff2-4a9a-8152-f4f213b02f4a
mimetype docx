--- v0 (2026-06-16)
+++ v1 (2026-09-14)
@@ -2241,51 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yaqian He, Yanchen Bo, Leilei Chai, Xiaolong Liu, Aihua Li. Linking in situ LAI and fine resolution remote sensing data to map reference LAI over cropland and grassland using geostatistical regression method[J]. International Journal of Applied Earth Observations and Geoinformation, 2016, 50. Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33, (3). 刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. </w:t>
+        <w:t xml:space="preserve">Yaqian He, Yanchen Bo, Leilei Chai, Xiaolong Liu, Aihua Li. Linking in situ LAI and fine resolution remote sensing data to map reference LAI over cropland and grassland using geostatistical regression method[J]. International Journal of Applied Earth Observations and Geoinformation, 2016, 50.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>