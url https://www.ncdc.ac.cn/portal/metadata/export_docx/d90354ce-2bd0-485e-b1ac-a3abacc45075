--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014 Bogda GPS survey data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年博格达GPS测量点数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0063.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014 Bogda GPS survey data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.93</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0063.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.93</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the joint survey data of control points by using Huace X20 static measurement in June 2014. There is no national control point, and the synchronous measurement time is more than 1 hour. The result calculation accuracy is controlled within 2cm. The data format is excel file format. The record content includes 4 fields of point number, longitude, latitude and altitude, including 7 point measurement records in public sharing mode. The data set contains the field GPS control point joint survey results in Bogda area in 2014, and the file is excel data file. In the data file, longitude, unit degree (°), accurate to 8 decimal places; latitude, unit degree (°), accurate to 8 decimal places; elevation, unit meter (m), accurate to 6 decimal places. </w:t>
+        <w:t xml:space="preserve">本数据为2014年6月利用华测X20静态测量的控制点联测数据,无国家控制点，同步测量时间1小时以上，成果解算精度控制在2cm以内，数据格式为Excel文件格式，记录内容包括点位编号、经度、纬度和海拔高度4个字段，共包含7条点位测量记录，采用公开共享方式。数据集包含2014年博格达地区野外GPS控制点联测成果，文件为Excel数据文件。数据文件中经度，单位度(°)，精确到小数点后8位；纬度，单位度(°)，精确到小数点后8位；高程，单位米(m)，精确到小数点后6位。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self generated.</w:t>
+        <w:t xml:space="preserve">自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the joint survey data of control points from Huace X20 static survey in June 2014, according to the "global positioning system (GPS) survey specification" (GB / t18314-2001), and reference to the "glacier observation and research methods" (Science Press, 2012). There is no national control point, and the synchronous measurement time is more than 1 hour. The results show that the calculation accuracy is controlled within 2cm, and the data longitude and latitude coordinate system UTM WGS84.</w:t>
+        <w:t xml:space="preserve">本数据为2014年6月利用华测X20静态测量的控制点联测数据,按照《全球定位系统（GPS）测量规范》(GB/T18314-2001),并参考《冰川观测与研究方法》（科学出版社2012年）实地测量的数据。无国家控制点，同步测量时间1小时以上。成果解算精度控制在2cm以内，数据经纬度坐标系 UTM WGS84。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-6 stations of China Survey X20 or T5 GNSS are used for joint survey, the synchronous measurement time is more than 1 hour, and 1-3 national control points are used for joint survey; the result calculation accuracy is controlled within 2cm </w:t>
+        <w:t xml:space="preserve">采用4-6台华测X20或T5 GNSS进行联测，同步测量时间1小时以上，并采用1-3个国家级控制点进行联测；成果解算精度控制在2cm以内</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/06/01-2014/06/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/06/01-2014/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bogda  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">博格达 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:30.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Bogda, GPS, control points</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">博格达, GPS, 控制点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geometric geodesy </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">几何大地测量学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Bogda </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">博格达 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wei junfeng,  Bao weijia,  li jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">魏俊锋,  鲍伟佳,  李晶 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shangguan donghui , Wei junfeng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上官冬辉, 魏俊锋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wei junfeng, Bao weijia, li jing. 2014 Bogda GPS survey data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.93.</w:t>
+        <w:t xml:space="preserve">魏俊锋,鲍伟佳,李晶. 2014年博格达GPS测量点数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.93.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>