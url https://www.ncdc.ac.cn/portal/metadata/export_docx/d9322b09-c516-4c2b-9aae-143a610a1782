--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌鲁木齐河流域冰冻圈资源与环境数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of Cryosphere resources and environment in Urumqi River basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of Cryosphere resources and environment in Urumqi River basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3648.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3648.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.299</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">一：Document 数据集说明文件 二、Grid 天山乌鲁木齐河流域分为上游和一号冰川区两个子区。其中上游地区数据比例尺为1：50000，两种精度的数字高程模型格 网尺寸分别为2000×2000m和100×100m；源头区数据比例尺为1：5000，数字高程模型格网尺寸为5×5m。 源头区冰川数字高程模型 一号冰川1962、1964、1973、1980和1986年的数字高程模型；二号冰川1973和1980年的数字高程模型。 三、Map 各种数据类型缩略图 四、RSIMAGE TM、ETM、MSS遥感影像 五、Vector包括： 上游数据、上游子区数据 六、Meteorological（气象数据）</w:t>
+        <w:t xml:space="preserve">1： Document Dataset Description File 2、 Grid The Urumqi River basin in Tianshan is divided into two sub regions: the upstream and the No.1 Glacier Region. The data scale for the upstream region is 1:50000, with two types of precision digital elevation model grids The mesh sizes are 2000 respectively × 2000m and 100 × 100m; The scale of the source area data is 1:5000, and the grid size of the digital elevation model is 5 × 5m. Digital elevation model of glaciers in the source area Digital elevation models of Glacier 1 in 1962, 1964, 1973, 1980, and 1986; Digital elevation models of the Second Glacier in 1973 and 1980. 3、 Map Thumbnails of various data types 4、 RSIMAGE TM, ETM, MSS remote sensing images 5、 Vector includes: Upstream data, upstream sub zone data 6、 Meteorological data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Landsat TM、ETM、MSS遥感影像</w:t>
+        <w:t xml:space="preserve">Landsat TM, ETM, MSS remote sensing images</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">Digital vectorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The dataset is controlled for quality through strict manual review </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1962/01/01-1980/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1962/01/01-1980/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Urumqi River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">519.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:519.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量，栅格，文本</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector,Raster,Txt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地资源评价, 植被, 乌鲁木齐河源2号冰川, 土壤, 气象, 土地类型, 乌鲁木齐河源1号冰川, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:Land resource evaluation, vegetation, glacier 2 at the source of the Urumqi River, soil, meteorology, land type, glacier 1 at the source of the Urumqi River, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1962 1964 1973 1980 1983 1986</w:t>
+        <w:t xml:space="preserve">Time:1962 1964 1973 1980 1983 1986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
+        <w:t xml:space="preserve">Place:Urumqi River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,753 +1235,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967287 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李新 </w:t>
+        <w:t xml:space="preserve">contributors:LI Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  LI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李新. 乌鲁木齐河流域冰冻圈资源与环境数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.299.</w:t>
+        <w:t xml:space="preserve">LI Xin. Data set of Cryosphere resources and environment in Urumqi River basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.299.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>