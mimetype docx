--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：ASTER遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: ASTER Remote Sensing Data Set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: ASTER Remote Sensing Data Set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3498.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3498.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1858</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ASTER的全称为先进星载热辐射与反射辐射计（Advanced Spaceborne Thermal Emission and Reflection Radiometer），日本负责ASTER传感器的研制, 而美国则负责提供平台（Terra星，1999年发射），发射装置和服务，以及上传和下载指令和遥感勘测数据。ASTER影像在冰川、水文、城市扩展、火山预报、蒸散/地表温度、地质等六个方面有着广阔的应用前景。它是涵盖可见光到热红外14个波段唯一的集空间、光谱和辐射高分辨率的多光谱传感器，包括3个15 m空间分辨率的可见光和近红外波段、6个30 m空间分辨率的短波红外波段以及5个90m空间分辨率的热红外波段，而且具有同一轨道的（黑白立体像对）立体观察观测能力。   2012年共获取ASTER影像12景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）分别为：2012-05-30，2012-06-15，2012-06-24，2012-07-10，2012-08-02，2012-08-11，2012-08-18，2012-08-27，2012-09-03，2012-09-12，2012-09-19，2012-09-28。以上数据的过境时间大约都在12:00左右（北京时间）。产品级别为L1A级，未经过大气订正和几何校正。   黑河流域生态-水文过程综合遥感观测联合试验ASTER遥感数据集通过日本欧空局（JAXA）购买获取。</w:t>
+        <w:t xml:space="preserve">The full name of aster is advanced Spaceborne Thermal Emission and Reflection Radiometer. Japan is responsible for the development of Aster sensor, while the United States is responsible for providing platform (Terra satellite, launched in 1999), launching devices and services, as well as uploading and downloading instructions and remote sensing survey data. ASTER image has broad application prospects in Glacier, hydrology, urban expansion, volcanic prediction, evapotranspiration / surface temperature, geology and so on. It is the only multispectral sensor with high spatial, spectral and radiation resolution covering 14 bands from visible light to thermal infrared, including 3 visible and near-infrared bands with 15 m spatial resolution, 6 short wave infrared bands with 30 m spatial resolution and 5 thermal infrared bands with 90 m spatial resolution. It also has the three-dimensional observation ability of the same orbit (black-and-white stereo image pair). In 2012, 12 aster images were obtained. The coverage is the ecological hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is: 2012-05-302012-06-152012-06-242012-07-102012-08-022012-08-112012-08-182012-08-272012-09-032012-09-122012-09-192012-09-28. The transit time of the above data is about 12:00 (Beijing time). The product grade is L1A without atmospheric correction and geometric correction. The ASTER Remote sensing data set of the joint experiment of integrated remote sensing observation of ecological and hydrological processes in Heihe River Basin was purchased by Japan's European Space Agency (JAXA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年共获取ASTER影像12景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）分别为：2012-05-30，2012-06-15，2012-06-24，2012-07-10，2012-08-02，2012-08-11，2012-08-18，2012-08-27，2012-09-03，2012-09-12，2012-09-19，2012-09-28。以上数据的过境时间大约都在12:00左右（北京时间）。</w:t>
+        <w:t xml:space="preserve"> In 2012, 12 aster images were obtained. The coverage is the ecological hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is: 2012-05-302012-06-152012-06-242012-07-102012-08-022012-08-112012-08-182012-08-272012-09-032012-09-122012-09-192012-09-28. The transit time of the above data is about 12:00 (Beijing time)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ASTER的全称为先进星载热辐射与反射辐射计（Advanced Spaceborne Thermal Emission and Reflection Radiometer），日本负责ASTER传感器的研制, 而美国则负责提供平台（Terra星，1999年发射），发射装置和服务，以及上传和下载指令和遥感勘测数据。ASTER影像在冰川、水文、城市扩展、火山预报、蒸散/地表温度、地质等六个方面有着广阔的应用前景。它是涵盖可见光到热红外14个波段唯一的集空间、光谱和辐射高分辨率的多光谱传感器，包括3个15 m空间分辨率的可见光和近红外波段、6个30 m空间分辨率的短波红外波段以及5个90m空间分辨率的热红外波段，而且具有同一轨道的（黑白立体像对）立体观察观测能力。</w:t>
+        <w:t xml:space="preserve"> The full name of aster is advanced Spaceborne Thermal Emission and Reflection Radiometer. Japan is responsible for the development of Aster sensor, while the United States is responsible for providing platform (Terra satellite, launched in 1999), launching devices and services, as well as uploading and downloading instructions and remote sensing survey data. ASTER image has broad application prospects in Glacier, hydrology, urban expansion, volcanic prediction, evapotranspiration / surface temperature, geology and so on. It is the only multispectral sensor with high spatial, spectral and radiation resolution covering 14 bands from visible light to thermal infrared, including 3 visible and near-infrared bands with 15 m spatial resolution, 6 short wave infrared bands with 30 m spatial resolution and 5 thermal infrared bands with 90 m spatial resolution, And it has the stereo observation ability of the same orbit (black-and-white stereo pair)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/05/30-2012/09/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/05/30-2012/09/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">卫星遥感, ASTER, 发射率, 其他影像</w:t>
+        <w:t xml:space="preserve">Theme:Satellite remote sensing, aster, emissivity, other images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  pilot area of artificial oasis in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,968 +1235,648 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009AA122102</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">全球陆表特征参量产品生成与应用：第二课题：全球陆表特征参量的遥感提取方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：ASTER遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1858.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. Heihe River eco hydrological remote sensing experiment: ASTER Remote Sensing Data Set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1858.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>