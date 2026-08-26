--- v0 (2026-06-29)
+++ v1 (2026-08-26)
@@ -2,928 +2,1137 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution data of 1:250000 lakes and rivers in Xinjiang in 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2000年新疆1:25万湖泊与河流分布数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3214.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution data of 1:250000 lakes and rivers in Xinjiang in 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1304</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3214.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1304</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes the elements of lakes and rivers in Xinjiang. Using the 2000 TM remote sensing image and using ENVI and ecognition software to extract the elements of lakes and rivers and generate the distribution data of lakes and rivers in Xinjiang. See this data document for data attribute information. The data can be used to provide scientific data support for investigating the distribution of lakes and rivers in Xinjiang. </w:t>
+        <w:t xml:space="preserve">本数据包括新疆湖泊和河流要素，采用Albers等面积割圆锥投影，以2000年度TM遥感影像，利用ENVI、eCognition软件分类提取湖泊和河流要素，生成新疆湖泊与河流分布数据。数据属性信息见本数据文档。该数据可作为调查新疆地区湖泊和河流分布概况提供科学数据支持。2000年新疆1:25万湖泊与河流分布数据由中国科学院新疆生态与地理研究所采用全数字化的方式独立完成，主要数据源： 1. 2000年度TM遥感数据 上述数据来自本研究所多年科研成果的积累。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on remote sensing image.</w:t>
+        <w:t xml:space="preserve">基于遥感影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using envi software, through band selection, band calculation, vector superposition and other methods, the main links are as follows: 1. Band selection, select the green band and near-infrared band that strongly reflect the water body; 2. Band calculation, water extraction formula: TM2 + tm3-tm4-tm5 3. Vector superposition, overlay TM data under the generated vector layer, and carry out manual intervention and correction.</w:t>
+        <w:t xml:space="preserve">利用ENVI软件，通过波段选取、波段计算，矢量叠加等方法 主要环节： 1. 波段选取，选取对水体反映强烈的绿波段和近红外波段； 2. 波段计算，水体提取公式：TM2+TM3-TM4-TM5 3. 矢量叠加，在生成的矢量层下叠加TM数据，进行人工干预修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data acquisition shall be carried out according to the vectorization standard and corrected in strict accordance with TM data. </w:t>
+        <w:t xml:space="preserve">数据采集按照矢量化标准执行，严格按照TM数据进行修正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">采用及亚尔伯斯投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Natural resources database \ Water resources, Water resources, Xinjiang, Lake, River</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然资源数据库\水资源, 水资源, 新疆, 湖泊, 河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1166,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1255,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 72.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1339,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1428,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1516,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li junli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李均力 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Jin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Jin , Li junli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦, 李均力</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li junli. Distribution data of 1:250000 lakes and rivers in Xinjiang in 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1304.</w:t>
+        <w:t xml:space="preserve">李均力. 2000年新疆1:25万湖泊与河流分布数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1304.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>