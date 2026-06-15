--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological data set of Picea crassifolia and shrubbery in the drainage ditch basin from 2012 to 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">排露沟流域青海云杉和灌木林水文数据集（2012-2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3258.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological data set of Picea crassifolia and shrubbery in the drainage ditch basin from 2012 to 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1650</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3258.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1650</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The hydrology of Picea crassifolia and main shrub vegetation types in different altitudes of Pailugou watershed of Qilian Mountain were monitored </w:t>
+        <w:t xml:space="preserve">对地处祁连山排露沟流域不同海拔梯度上的青海云杉和主要灌丛植被类型水文进行了监测。主要的监测项目有林冠截留、土壤含水量、树干径流等。在2012年和2013年的生长季节进行动态监测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Including canopy interception, soil water content, trunk runoff, etc., the measurement time is the dynamic monitoring of growth season in 2012 and 2013.</w:t>
+        <w:t xml:space="preserve">包括林冠截留、土壤含水量、树干径流等，测定时间为2012年和2013年生长季节动态监测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument measurement, manual calibration.</w:t>
+        <w:t xml:space="preserve">仪器测量，人工校准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2012/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2012/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Pailugou basin of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域排露沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:71.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Trunk runoff, precipitation, soil moisture content, Canopy interception</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">树干径流(Trunk runoff, 降水, 土壤含水量, 林冠截留</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrogeography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and lower reaches,  Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中下游,  黑河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu Xiande </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘贤德 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiande </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘贤德  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Liu Xiande </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘贤德</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Xiande. Hydrological data set of Picea crassifolia and shrubbery in the drainage ditch basin from 2012 to 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1650.</w:t>
+        <w:t xml:space="preserve">刘贤德. 排露沟流域青海云杉和灌木林水文数据集（2012-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1650.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>