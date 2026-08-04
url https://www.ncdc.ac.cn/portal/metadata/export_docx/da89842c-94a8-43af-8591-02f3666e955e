--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于风云三号卫星微波成像仪观测的全球陆表大气可降水量数据集（2012-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.6084/m9.figshare.26712709</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.26712709</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6812.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究构建了全球陆表大气可降水量（PWV）数据集（2012至2020年），基于风云三号卫星系列（FY-3B、FY-3C和FY-3D）搭载的微波辐射成像仪（MWRI）观测。该数据集空间分辨率为0.25°×0.25°，通过融合卫星升轨和降轨观测，实现每日两次PWV记录。   经SuomiNet GPS和整合探空数据集（IGRA2）独立验证，本数据集RMSE分别为4.47 mm和3.89 mm，不同地表类型下RMSE介于2.90-5.49 mm。该数据集可有效捕捉PWV时空演变特征，支持极端天气事件引发的水汽局地突变过程精准解析。作为被动微波陆表PWV监测的重要进展，MWRI PWV数据集提供全天候高精度数据记录，有效填补了被动微波陆表PWV观测全球覆盖的空白，为大气科学研究、气候模式开发、水循环过程分析等提供重要数据支撑。</w:t>
+        <w:t xml:space="preserve">A global terrestrial precipitable water vapor (PWV) dataset has been developed using observations from the MicroWave Radiation Imager (MWRI) aboard the FY-3 satellite series (FY-3B, FY-3C and FY-3D) spanning 2012 to 2020. The dataset offers twice-daily PWV records at a spatial resolution of 0.25° × 0.25°, aligned with the ascending and descending orbits of the FY-3 satellites. The dataset was generated using an automated machine learning (ML) model that leverages MWRI-based features characterizing surface conditions and an enhanced Global Position System (GPS) PWV dataset as a reference. Trained on over one million sampling points from more than ten thousand stations worldwide, the model ensures a robust representation of global PWV variations. Independent evaluations against SuomiNet GPS and Integrated Global Radiosonde Archive Version 2 (IGRA2) PWV products yielded root mean square error (RMSE) of 4.47 mm and 3.89 mm, respectively, with RMSE values ranging from 2.90 to 5.49 mm across various surface conditions. The dataset effectively captures both spatial and temporal PWV variations, allowing for precise examination of localized and abrupt changes in water vapor induced by extreme weather events. Representing a significant advancement in global terrestrial PWV monitoring, the MWRI PWV dataset provides an all-weather, high-precision data record that bridges gaps in global coverage of passive microwave-based terrestrial PWV observations. It is a valuable resource for atmospheric research, climate modeling, water cycle studies, and beyond. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于Figshare网站（https://figshare.com/）。</w:t>
+        <w:t xml:space="preserve"> Data sourced from Figshare website（ https://figshare.com/ ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集采用自动化机器学习（ML）模型构建，该模型整合了基于MWRI的地表特征参数，并以增强型全球定位系统（GPS）PWV数据集作为参考基准。</w:t>
+        <w:t xml:space="preserve"> The dataset is constructed using an automated machine learning (ML) model that integrates surface feature parameters based on MWRI and uses the Enhanced Global Positioning System (GPS) PWV dataset as a reference benchmark.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型训练集覆盖全球万余站点、超百万采样点，确保对全球PWV变化的稳健表征。</w:t>
+        <w:t xml:space="preserve"> The model training set covers over 10000 sites and millions of sampling points worldwide, ensuring robust representation of global PWV changes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:netcdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">风云三号, 陆表大气可降水量, 卫星遥感, 机器学习</w:t>
+        <w:t xml:space="preserve">Theme:Fengyun-3, land surface atmospheric precipitation, satellite remote sensing, machine learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">夏祥鳌 </w:t>
+        <w:t xml:space="preserve">contributors:XIA Xiangao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">夏祥鳌  </w:t>
+        <w:t xml:space="preserve">author:XIA Xiangao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIA Xiangao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">夏祥鳌. 基于风云三号卫星微波成像仪观测的全球陆表大气可降水量数据集（2012-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6812.2025.</w:t>
+        <w:t xml:space="preserve">XIA Xiangao. A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6812.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xia X, Jiang R, Min M, Wu S, Zhang P. A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites[J]. Earth Syst. Sci. Data Discuss., 2024-10-08, 2024: 1-32. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-395.</w:t>
       </w:r>