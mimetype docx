--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于风云三号卫星微波成像仪观测的全球陆表大气可降水量数据集（2012-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.6084/m9.figshare.26712709</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6812.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.6084/m9.figshare.26712709</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.FIGSHARE.DB6812.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A global terrestrial precipitable water vapor (PWV) dataset has been developed using observations from the MicroWave Radiation Imager (MWRI) aboard the FY-3 satellite series (FY-3B, FY-3C and FY-3D) spanning 2012 to 2020. The dataset offers twice-daily PWV records at a spatial resolution of 0.25° × 0.25°, aligned with the ascending and descending orbits of the FY-3 satellites. The dataset was generated using an automated machine learning (ML) model that leverages MWRI-based features characterizing surface conditions and an enhanced Global Position System (GPS) PWV dataset as a reference. Trained on over one million sampling points from more than ten thousand stations worldwide, the model ensures a robust representation of global PWV variations. Independent evaluations against SuomiNet GPS and Integrated Global Radiosonde Archive Version 2 (IGRA2) PWV products yielded root mean square error (RMSE) of 4.47 mm and 3.89 mm, respectively, with RMSE values ranging from 2.90 to 5.49 mm across various surface conditions. The dataset effectively captures both spatial and temporal PWV variations, allowing for precise examination of localized and abrupt changes in water vapor induced by extreme weather events. Representing a significant advancement in global terrestrial PWV monitoring, the MWRI PWV dataset provides an all-weather, high-precision data record that bridges gaps in global coverage of passive microwave-based terrestrial PWV observations. It is a valuable resource for atmospheric research, climate modeling, water cycle studies, and beyond. </w:t>
+        <w:t xml:space="preserve">  本研究构建了全球陆表大气可降水量（PWV）数据集（2012至2020年），基于风云三号卫星系列（FY-3B、FY-3C和FY-3D）搭载的微波辐射成像仪（MWRI）观测。该数据集空间分辨率为0.25°×0.25°，通过融合卫星升轨和降轨观测，实现每日两次PWV记录。   经SuomiNet GPS和整合探空数据集（IGRA2）独立验证，本数据集RMSE分别为4.47 mm和3.89 mm，不同地表类型下RMSE介于2.90-5.49 mm。该数据集可有效捕捉PWV时空演变特征，支持极端天气事件引发的水汽局地突变过程精准解析。作为被动微波陆表PWV监测的重要进展，MWRI PWV数据集提供全天候高精度数据记录，有效填补了被动微波陆表PWV观测全球覆盖的空白，为大气科学研究、气候模式开发、水循环过程分析等提供重要数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data sourced from Figshare website（ https://figshare.com/ ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于Figshare网站（https://figshare.com/）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The dataset is constructed using an automated machine learning (ML) model that integrates surface feature parameters based on MWRI and uses the Enhanced Global Positioning System (GPS) PWV dataset as a reference benchmark.</w:t>
+        <w:t xml:space="preserve">  数据集采用自动化机器学习（ML）模型构建，该模型整合了基于MWRI的地表特征参数，并以增强型全球定位系统（GPS）PWV数据集作为参考基准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The model training set covers over 10000 sites and millions of sampling points worldwide, ensuring robust representation of global PWV changes. </w:t>
+        <w:t xml:space="preserve">  模型训练集覆盖全球万余站点、超百万采样点，确保对全球PWV变化的稳健表征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°*0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Fengyun-3, land surface atmospheric precipitation, satellite remote sensing, machine learning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">风云三号, 陆表大气可降水量, 卫星遥感, 机器学习</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIA Xiangao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏祥鳌 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIA Xiangao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏祥鳌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIA Xiangao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">夏祥鳌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIA Xiangao. A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6812.2025.</w:t>
+        <w:t xml:space="preserve">夏祥鳌. 基于风云三号卫星微波成像仪观测的全球陆表大气可降水量数据集（2012-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.FIGSHARE.DB6812.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xia X, Jiang R, Min M, Wu S, Zhang P. A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites[J]. Earth Syst. Sci. Data Discuss., 2024-10-08, 2024: 1-32. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2024-395.</w:t>
+        <w:t xml:space="preserve">Xia X, Jiang R, Min M, Wu S, Zhang P. A Global Terrestrial Precipitable Water Vapor Dataset from 2012 to 2020 Based on Microwave Radiation Imager Measurements from Three Fengyun Satellites[J/OL]. Earth Syst. Sci. Data Discuss., 2024-10-08, 2024: 1-32. DOI: 10.5194/essd-2024-395.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>