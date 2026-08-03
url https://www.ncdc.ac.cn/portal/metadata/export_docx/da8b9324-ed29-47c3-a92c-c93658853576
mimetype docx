--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家级重点文物保护单位空间分布数据（1961、1982、1988、1996、2001、2006、2013、2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Spatial Distribution Data of National Key Cultural Relics Protection Units</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spatial Distribution Data of National Key Cultural Relics Protection Units</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7094.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7094.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7094.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集为黄河流域国家级重点文物保护单位空间分布矢量点数据，源自国家文物局综合行政管理平台，提取流域范围内要素、统一转换至CGCS2000坐标系生成，覆盖整个黄河流域。</w:t>
+        <w:t xml:space="preserve">  This dataset represents vector point data on the spatial distribution of National Key Cultural Relics Protection Units in the Yellow River Basin. It originates from The Comprehensive Administrative Management Platform of the National Cultural Heritage Administration. Geospatial elements within the basin were extracted and standardized to the CGCS2000 coordinate system, covering the entire Yellow River Basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  国家文物局综合行政管理平台</w:t>
+        <w:t xml:space="preserve">  The Comprehensive Administrative Management Platform of the National Cultural Heritage Administration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以国家文物局综合行政管理平台提供的全国国家级重点文物保护单位空间分布信息为基础，矢量化国家重点文物保护单位，提取黄河流域边界内的矢量点要素，通过arcGIS将提取后数据的统一转换为 CGCS2000坐标系，确保数据在流域尺度下的准确性。</w:t>
+        <w:t xml:space="preserve">  Based on the spatial distribution information of National Key Cultural Relics Protection Units in China provided by The Comprehensive Administrative Management Platform of the National Cultural Heritage Administration, this study conducted vectorization of National Key Cultural Relics Protection Units. Vector point elements within the boundaries of the Yellow River Basin were extracted. The processed data were uniformly transformed into the CGCS2000 coordinate system using ArcGIS to ensure accuracy at the watershed scale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据结合高德、百度和腾讯等多个在线地图平台对数据进行了严格的交叉比对和校验。</w:t>
+        <w:t xml:space="preserve">  The data were rigorously cross-referenced and verified using multiple online map platforms, including Amap (Gaode Map), Baidu Map, and Tencent Map. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1961/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1961/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Shapefile</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">CGCS2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">国家重点文物保护单位, 黄河流域</w:t>
+        <w:t xml:space="preserve">Theme:National Key Cultural Relics Protection Unit, Yellow River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961 1982 1988 1996 2001 2006 2013 2019</w:t>
+        <w:t xml:space="preserve">Time:1961 1982 1988 1996 2001 2006 2013 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">121.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,868 +1185,600 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛,  李雪娇,  苏迎庆,  刘蔚,  朱猛,  廖芮 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Jutao,  Li Xuejiao,  Su Yingqing,  LIU Wei,  Zhu Meng,  Liao Rui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang Jutao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李雪娇  </w:t>
+        <w:t xml:space="preserve">,  Li Xuejiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  苏迎庆  </w:t>
+        <w:t xml:space="preserve">,  Su Yingqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘蔚  </w:t>
+        <w:t xml:space="preserve">,  LIU Wei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  朱猛  </w:t>
+        <w:t xml:space="preserve">,  Zhu Meng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  廖芮  </w:t>
+        <w:t xml:space="preserve">,  Liao Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Jutao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河流域人文社会经济发展数据集制作</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张举涛,李雪娇,苏迎庆,刘蔚,朱猛,廖芮. 国家级重点文物保护单位空间分布数据（1961、1982、1988、1996、2001、2006、2013、2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7094.2026.</w:t>
+        <w:t xml:space="preserve">Zhang Jutao, Li Xuejiao, Su Yingqing, LIU Wei, Zhu Meng, Liao Rui. Spatial Distribution Data of National Key Cultural Relics Protection Units. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7094.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>