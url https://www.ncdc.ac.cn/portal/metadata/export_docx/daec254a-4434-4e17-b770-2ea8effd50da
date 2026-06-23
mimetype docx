--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -20,51 +20,51 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2015年MODIS北半球逐日无云二值积雪产品</w:t>
+        <w:t xml:space="preserve">MODIS北半球逐日无云二值积雪产品（2000-2015年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是北半球逐日无云二值积雪产品资料，时间自2000年1月至2015年12月，数据包含了积雪和非雪两种地物类型。数据覆盖范围为0-86°N，180°W-180°E。该数据集的数据源使用的积雪产品是通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品和雪冰产品IMS。利用MOD10A1、MYD10A1、AMSR-E AWE和IMS原始数据，采用最大积雪面积融合方法，生成逐日无云二值积雪图像。</w:t>
+        <w:t xml:space="preserve">  本数据集是北半球逐日无云二值积雪产品资料，时间自2000年1月至2015年12月，数据包含了积雪和非雪两种地物类型。数据覆盖范围为0-86°N，180°W-180°E。该数据集的数据源使用的积雪产品是通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品和雪冰产品IMS。利用MOD10A1、MYD10A1、AMSR-E AWE和IMS原始数据，采用最大积雪面积融合方法，生成逐日无云二值积雪图像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来自课题：国家重大科学研究计划“冰冻圈变化及其影响研究” 负责人:丁永建 单位：中国科学院寒区旱区环境与工程研究所 资助者：科技部 数据源使用的积雪产品是通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品和雪冰产品IMS。</w:t>
+        <w:t xml:space="preserve">  数据来自课题：国家重大科学研究计划“冰冻圈变化及其影响研究”   负责人:丁永建   单位：中国科学院寒区旱区环境与工程研究所   资助者：科技部   数据源使用的积雪产品是通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品和雪冰产品IMS。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用MOD10A1、MYD10A1、AMSR-E AWE和IMS原始数据，采用最大积雪面积融合方法，生成逐日无云二值积雪图像 (1)数据生产过程:使用专门的图形工作站进行数据处理过程 (2)方法和标准规范: 采用最大积雪面积融合方法 (3)应用范围: 北半球</w:t>
+        <w:t xml:space="preserve">  利用MOD10A1、MYD10A1、AMSR-E AWE和IMS原始数据，采用最大积雪面积融合方法，生成逐日无云二值积雪图像   (1)数据生产过程：使用专门的图形工作站进行数据处理过程   (2)方法和标准规范: 采用最大积雪面积融合方法   (3)应用范围: 北半球</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据的原始数据为通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品数据，采用最大积雪面积融合方法，生成北半球逐日无云二值积雪产品，加工生成后的数据分辨率达到500m×500m。对合成的最终逐日积雪产品精度分析表明，积雪一致性达到87.1%，陆地一致性达到92%，总体分类精度为90.7%。</w:t>
+        <w:t xml:space="preserve">  该数据的原始数据为通过NSIDC网站下载的V005版本的每日积雪分类产品MOD10A1和MYD10A1，以及AMSR-E每日雪水当量产品数据，采用最大积雪面积融合方法，生成北半球逐日无云二值积雪产品，加工生成后的数据分辨率达到1km×1km。对合成的最终逐日积雪产品精度分析表明，积雪一致性达到87.1%，陆地一致性达到92%，总体分类精度为90.7%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -713,51 +713,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">栅格数据</w:t>
+        <w:t xml:space="preserve">*.tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">数据时间分辨率：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">年</w:t>
+        <w:t xml:space="preserve">日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -885,51 +885,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">无 </w:t>
+        <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2109,51 +2109,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>名称：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究-复杂地形积雪遥感及多尺度积雪变 化研究</w:t>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究-复杂地形积雪遥感及多尺度积雪变化研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -2433,51 +2433,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄晓东. 2000-2015年MODIS北半球逐日无云二值积雪产品. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.72.</w:t>
+        <w:t xml:space="preserve">黄晓东. MODIS北半球逐日无云二值积雪产品（2000-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.72.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>