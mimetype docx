--- v1 (2026-06-23)
+++ v2 (2026-09-24)
@@ -2524,51 +2524,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王云龙, 黄晓东, 邓婕, 马晓芳, 梁天刚. 欧亚大陆中高纬度区逐日无云积雪产品研发及验证[J]. 遥感技术与应用, 2016, 31, (05): 1013-1021. </w:t>
+        <w:t xml:space="preserve">王云龙, 黄晓东, 邓婕, 马晓芳, 梁天刚. 欧亚大陆中高纬度区逐日无云积雪产品研发及验证[J]. 遥感技术与应用, 2016, 31(05): 1013-1021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>