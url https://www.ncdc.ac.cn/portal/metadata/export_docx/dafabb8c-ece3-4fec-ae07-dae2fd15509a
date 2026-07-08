--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Field photo data set of Qilian Mountain forest survey (2018-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山森林考察实地照片数据集（2018-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2747.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Field photo data set of Qilian Mountain forest survey (2018-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2747.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2747.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2747.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; According to the project objectives, the research team carried out many field investigations and investigations on the Qilian Mountain forest during 2018-2020, and obtained the forest field investigation photos of different regions, different forest ages and different site conditions in Qilian Mountain. At the same time, the field survey photos for three consecutive years also provide valuable first-hand survey data for the overall understanding and comparison of forest vegetation changes in the Qilian Mountains in different years. </w:t>
+        <w:t xml:space="preserve">  依据项目目标，课题组于2018-2020年期间对祁连山森林进行了多次野外考察和调研，获取了祁连山不同地区、不同林龄、不同立地条件下的森林实地考察照片。同时，连续3年的野外考察照片也为整体了解和对比不同年份祁连山森林植被变化提供了宝贵的一手考察资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; Obtained through field investigation.</w:t>
+        <w:t xml:space="preserve">  野外考察获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; It is obtained through field survey and on-site photography by camera or mobile phone.</w:t>
+        <w:t xml:space="preserve">  野外实地调查获得，通过相机或手机现场拍照获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; On average, there are more than 5 high-definition original photo images of each forest sample point, and the size of each photo is not less than 500KB, with a total of 1.65G photo data. </w:t>
+        <w:t xml:space="preserve">  平均每个森林样点5张以上高清晰度原始照片图像，每张照片大小不小于500KB，共计1.65G照片数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain National Forest Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家森林公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jpg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountain, forest, living mirror, live photo</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山, 森林, 生镜, 实景照片</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountain National Forest Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家森林公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  GAO Linlin,  Gou Xiaohua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张卫国,  高琳琳,  勾晓华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAO Linlin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高琳琳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Gou Xiaohua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">勾晓华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, GAO Linlin, Gou Xiaohua. Field photo data set of Qilian Mountain forest survey (2018-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2747.2023.</w:t>
+        <w:t xml:space="preserve">张卫国,高琳琳,勾晓华. 祁连山森林考察实地照片数据集（2018-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2747.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>