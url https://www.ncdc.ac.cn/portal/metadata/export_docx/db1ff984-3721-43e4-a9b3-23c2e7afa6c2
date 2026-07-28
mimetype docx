--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2020年黄土高塬沟壑区南小河沟流域气象观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0037.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0037.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.89</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2011-2020年南小河沟流域气象观测数据，南小河沟流域地处甘肃省庆阳市西峰区境内的董志塬边缘地带，是泾河支流蒲河左岸一支沟，流域面积36.3km²，海拔高程1050~1423m，具有典型的黄土高塬沟壑区地貌特征，主要有塬、坡、沟三大地貌单元。沟壑密度2.68km/km²，沟道平均比降2.8%。本数据集包括流域内杨家沟、董庄沟及十八亩台3个蒸发量观测点的逐日水面蒸发量。南小河沟的气象园园地面积625m²，仪器设备均采用太阳能供电;主要的观测内容包括：风向、风速、温度、湿度、气压、蒸发量、降雨量、土壤温度、土壤湿度、总辐射。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the meteorological observation data of Nanxiaohegou basin from 2011 to 2018. It is located at the edge of Dongzhiyuan in Xifeng District, Qingyang City, Gansu Province. It is a gully on the left bank of Puhe River, a tributary of Jinghe River. The drainage area is 36.3km2 and the elevation is 1050-1423m. It has typical geomorphic features of Yellow Soil Plateau and gully area, mainly including tableland, slope and gully. The gully density is 2.68 km / km ~ 2, and the average gradient of gully is 2.8%. This data set includes the daily water surface evaporation of three evaporation observation points in Yangjiagou, dongzhuanggou and 18 Mu stations. The meteorological garden of Nanxiaohegou covers an area of 625M ~ 2. The instruments and equipment are powered by solar energy. The main observation contents include: wind direction, wind speed, temperature, humidity, air pressure, evaporation, rainfall, soil temperature, soil moisture and total radiation. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测，人工定时观测，气象园采用固态存储暂存数据，人工采集仪定期批量下载。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation, manual timing observation, meteorological Park using solid-state storage temporary data, manual acquisition instrument regularly batch download.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气象园数据人工下载后整编。</w:t>
+        <w:t xml:space="preserve">The data of meteorological park will be compiled after manual download. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;In the process of data integration and input, there are four levels of manual verification, namely tabulation, preliminary calibration, re calibration and audit, to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1050.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸发量、风向、风速、温度、湿度、气压、蒸发量、降雨量、土壤温度、土壤湿度、总辐射</w:t>
+        <w:t xml:space="preserve">Theme:Evaporation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">南小河沟,  西峰,  庆阳,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Nanxiaohegou,  Xifeng,  Qingyang,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2011-2020年黄土高塬沟壑区南小河沟流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.89.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Meteorological observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.89.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>