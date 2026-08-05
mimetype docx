--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0019.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0019.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2001-2010年桥沟流域雨量站降水观测数据。桥沟流域位于陕西省榆林市绥德县，属于裴家峁沟（无定河一级支流）的一级支流。桥沟流域共布设了桥沟1号、桥沟2号、桥沟3号和桥沟5号四个雨量站，使用DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计进行平行观测，自记雨量计故障时用普通雨量计代替。数据包括流域站网布设图、逐日降水量表、降水量摘录表、各时段最大降水量表（1）。桥沟流域雨量站基本情况等详见《桥沟流域2001-2010年情况说明》。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测，人工定时观测</w:t>
+        <w:t xml:space="preserve">Instrument continuous observation, artificial timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量观测仪器有DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计。DSJ2型自记雨量计采用24段制进行汛期观测，SM1型普通雨量计采用8时、20时两段制进行全年观测，在自记雨量计出现故障的情况下，用普通雨量计观测资料进行补充。主要观测降水起止时间，统计降水量，当降水间歇时间大于15min，间歇前后作为两次降水进行观测，当间歇时间小于15min则作为一次降水观测记载，如果一次降水跨过8时、20时，应在8时、20时加测。</w:t>
+        <w:t xml:space="preserve">There are SM1 rain gauge with diameter of 20cm and dsj2 siphon self recording rain gauge. SM1 adopts 8:00 and 20:00 two-stage system for annual observation, mainly observing the beginning and ending time of precipitation, and counting the precipitation. When the intermittent time of precipitation is more than 15 min, it is observed as two precipitation before and after the interval. When the intermittent time is less than 15 min, it is regarded as a precipitation observation record. If a precipitation crosses 8:00 and 20:00, it should be measured at 8:00 and 20:00. In the case of normal rain gauge, the observation data are supplemented by dsj2 rain gauge in flood season.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自记雨量计每年观测开始前进行仪器标定。数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">The self recording rain gauge shall be calibrated before the beginning of flood season every year. 】In the observation process, when the abnormal value of the self recording rain gauge occurs, the ordinary rain gauge observation value is used for interpolation and verification; during the data entry process, four levels of manual verification are carried out, including tabulation, primary calibration, re calibration and audit, so as to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/11/11-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/11/11-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qiaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">332.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:332.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水摘录, 最大降水量, 时段降水量, 日降水量</w:t>
+        <w:t xml:space="preserve">Theme:Annual precipitation, daily precipitation, period precipitation, maximum precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">桥沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Qiaogou,  Suide,  Yulin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2001-2010年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.103.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.103.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>