--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001-2010年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0019.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.103</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0019.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为2001-2010年桥沟流域雨量站降水观测数据。桥沟流域位于陕西省榆林市绥德县，属于裴家峁沟（无定河一级支流）的一级支流。桥沟流域共布设了桥沟1号、桥沟2号、桥沟3号和桥沟5号四个雨量站，使用DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计进行平行观测，自记雨量计故障时用普通雨量计代替。数据包括流域站网布设图、逐日降水量表、降水量摘录表、各时段最大降水量表（1）。桥沟流域雨量站基本情况等详见《桥沟流域2001-2010年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument continuous observation, artificial timing observation</w:t>
+        <w:t xml:space="preserve">仪器连续观测，人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are SM1 rain gauge with diameter of 20cm and dsj2 siphon self recording rain gauge. SM1 adopts 8:00 and 20:00 two-stage system for annual observation, mainly observing the beginning and ending time of precipitation, and counting the precipitation. When the intermittent time of precipitation is more than 15 min, it is observed as two precipitation before and after the interval. When the intermittent time is less than 15 min, it is regarded as a precipitation observation record. If a precipitation crosses 8:00 and 20:00, it should be measured at 8:00 and 20:00. In the case of normal rain gauge, the observation data are supplemented by dsj2 rain gauge in flood season.</w:t>
+        <w:t xml:space="preserve">降水量观测仪器有DSJ2型虹吸式自记雨量计和口径为20cm的SM1型普通雨量计。DSJ2型自记雨量计采用24段制进行汛期观测，SM1型普通雨量计采用8时、20时两段制进行全年观测，在自记雨量计出现故障的情况下，用普通雨量计观测资料进行补充。主要观测降水起止时间，统计降水量，当降水间歇时间大于15min，间歇前后作为两次降水进行观测，当间歇时间小于15min则作为一次降水观测记载，如果一次降水跨过8时、20时，应在8时、20时加测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The self recording rain gauge shall be calibrated before the beginning of flood season every year. 】In the observation process, when the abnormal value of the self recording rain gauge occurs, the ordinary rain gauge observation value is used for interpolation and verification; during the data entry process, four levels of manual verification are carried out, including tabulation, primary calibration, re calibration and audit, so as to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">自记雨量计每年观测开始前进行仪器标定。数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/11/11-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/11/11-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qiaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县桥沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:332.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">332.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Annual precipitation, daily precipitation, period precipitation, maximum precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水摘录, 最大降水量, 时段降水量, 日降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qiaogou,  Suide,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">桥沟,  绥德,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Precipitation observation data set of Qiaogou watershed in the first sub region of Loess Hilly and gully region from 2001 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.103.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2001-2010年黄土丘陵沟壑区第一副区桥沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.103.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>