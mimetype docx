--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖北巴东试验场地表水水质数据集（2022-2025年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hubei Badong Experimental Site Surface Water Quality Dataset (2022-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hubei Badong Experimental Site Surface Water Quality Dataset (2022-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7235.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7235.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.BNORSG.DB7235.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于2022年4月18日至2025年5月29日湖北省巴东县城区地表水水质的检测数据。   水质检测是在多个位置采集长江水、神农溪等支流的河水，采集点有多个。   数据采集地空间位置为110° 23′14″E，31° 2′39″N。   数据具体字段依次包括：样品编号、位置、pH、电导率、温度（℃）、F(mg/L)、CI(mg/L)、NO2(mg/L)、Br(mg/L)、NO3(mg/L)、PO4(mg/L)、SO4(mg/L)、CO3(mg/L)、HCO3(mg/L)、Ca(mg/L)、K(mg/L)、Mg(mg/L)、Na(mg/L)、Mn(mg/L)、Si(mg/L)、Sr(mg/L)、Fe(mg/L)、As(mg/L)、Cd(mg/L)、Co(mg/L)、Cr(mg/L)、Cu(mg/L)、Hg(mg/L)、Ni(mg/L)、Pb(mg/L)。   数据中的“nan”表示空值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  江边或溪边人工手动采集，送武汉实验室做常规水质检测。</w:t>
+        <w:t xml:space="preserve">Manual collection and detection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经处理。</w:t>
+        <w:t xml:space="preserve">Not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为人工检测所得，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is obtained through manual testing and has good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/04/18-2025/05/29</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/04/18-2025/05/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北省恩施土家族苗族自治州巴东县试验场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Experimental Field in Badong County, Enshi Tujia and Miao Autonomous Prefecture, Hubei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地表水</w:t>
+        <w:t xml:space="preserve">Theme:surface water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:geology , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023 2024 2025</w:t>
+        <w:t xml:space="preserve">Time:2022 2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴东县试验场 </w:t>
+        <w:t xml:space="preserve">Place:Badong County Experimental Field </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967597</w:t>
+        <w:t xml:space="preserve">phone:0931-4967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">史婷婷,  刘军旗 </w:t>
+        <w:t xml:space="preserve">contributors:Shi Tingting,  Liu Junqi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘军旗  </w:t>
+        <w:t xml:space="preserve">author:Liu Junqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu Junqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">史婷婷,刘军旗. 湖北巴东试验场地表水水质数据集（2022-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7235.2026.</w:t>
+        <w:t xml:space="preserve">Shi Tingting, Liu Junqi. Hubei Badong Experimental Site Surface Water Quality Dataset (2022-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7235.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>