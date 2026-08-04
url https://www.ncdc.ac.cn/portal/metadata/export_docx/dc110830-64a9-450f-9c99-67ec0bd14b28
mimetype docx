--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">澳大利亚科学数据发展政策与规划</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Australian Scientific Data Development Policies and Plans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Australian Scientific Data Development Policies and Plans</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3910.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3910.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3910.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于大量文献和网站信息资源进行筛选、提取、分析与整理，重点对澳大利亚科学数据的政策体系构建、支持和监管机构、战略规划支持、基础设施建设与实践成效等进行全面梳理和分析。   属性信息包括：科学数据；开放共享；政策体系；发展规划。   数据储存格式为Excel。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于澳大利亚官方网站。</w:t>
+        <w:t xml:space="preserve"> Data sourced from Australian government websites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
+        <w:t xml:space="preserve"> Manually collected, collated, and excerpted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。</w:t>
+        <w:t xml:space="preserve"> Manually organized, reviewed, and cross-verified. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">澳大利亚 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">64.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:64.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">澳大利亚, 科学数据, 开放共享, 政策体系, 发展规划</w:t>
+        <w:t xml:space="preserve">Theme:Australia, scientific data, open sharing, policy system, development planning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学史 </w:t>
+        <w:t xml:space="preserve">Subject:History of Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">澳大利亚 </w:t>
+        <w:t xml:space="preserve">Place:Australia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">154.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,773 +1185,531 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  张彩荷,  康建芳,  李红星 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  zhangcaihe,  Kang Jianfang,  LI Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南  </w:t>
+        <w:t xml:space="preserve">author:Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张彩荷  </w:t>
+        <w:t xml:space="preserve">,  zhangcaihe </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  康建芳  </w:t>
+        <w:t xml:space="preserve">,  Kang Jianfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李红星  </w:t>
+        <w:t xml:space="preserve">,  LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Yaonan , zhangcaihe , Kang Jianfang , LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,张彩荷,康建芳,李红星. 澳大利亚科学数据发展政策与规划. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3910.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, zhangcaihe, Kang Jianfang, LI Hongxing. Australian Scientific Data Development Policies and Plans. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3910.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>