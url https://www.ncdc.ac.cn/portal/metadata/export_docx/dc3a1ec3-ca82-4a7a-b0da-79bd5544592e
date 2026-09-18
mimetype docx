--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -2374,73 +2374,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1). </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin‐Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Mingsong, Zhou Ji, Peng Zhixing, Liu Shaomin, Göttsche Frank-Michael, Zhang Xiaodong, Song Lisheng. Component radiative temperatures over sparsely vegetated surfaces and their potential for upscaling land surface temperature[J]. Agricultural and Forest Meteorology, 2019, 276-277. </w:t>
+        <w:t xml:space="preserve">Li Mingsong, Zhou Ji, Peng Zhixing, Liu Shaomin, Göttsche Frank-Michael, Zhang Xiaodong, Song Lisheng. Component radiative temperatures over sparsely vegetated surfaces and their potential for upscaling land surface temperature[J]. Agricultural and Forest Meteorology, 2019, 276-277.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>