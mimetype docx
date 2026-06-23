--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -571,145 +571,268 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1850/01/01-2100/12/31</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据量</w:t>
+        <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">77.6 GiB</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北半球 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77.6 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">netcdf格式，单位℃</w:t>
+        <w:t xml:space="preserve">Netcdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -801,51 +924,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t xml:space="preserve">冻土, 年平均地温, 多年冻土区</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>