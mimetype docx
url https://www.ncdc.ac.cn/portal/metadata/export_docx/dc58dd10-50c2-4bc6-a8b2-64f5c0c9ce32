--- v1 (2026-06-23)
+++ v2 (2026-09-26)
@@ -2437,73 +2437,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld Oliver W, Zhao Yaohua, Li Xuanjia, Tian Weiwei, Chen Cong, Liang Benben, Li Xiaodong, Mu Cuicui. Performance and changes of high‐resolution (1 km) surface air temperature in Northern Hemisphere permafrost regions[J]. International Journal of Climatology, 2023, 43, (3): 1333-1348. </w:t>
+        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld OliverW, Zhao Yaohua, Li Xuanjia, Tian Weiwei, Chen Cong, Liang Benben, Li Xiaodong, Mu Cuicui. Performance and changes of high‐resolution (1 km) surface air temperature in Northern Hemisphere permafrost regions[J]. International Journal of Climatology, 2023, 43(3): 1333-1348.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld Oliver W, Huang Yuan, Guo Lei, Luo Jing, Yin Guoan, Zhao Guohui, Mu Cuicui. The infrastructure cost of permafrost degradation for the Northern Hemisphere[J]. Global Environmental Change, 2024, 84:102791. </w:t>
+        <w:t xml:space="preserve">Jin Haodong, Peng Xiaoqing, Frauenfeld OliverW, Huang Yuan, Guo Lei, Luo Jing, Yin Guoan, Zhao Guohui, Mu Cuicui. The infrastructure cost of permafrost degradation for the Northern Hemisphere[J]. Global Environmental Change, 2024, 84: 102791.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>