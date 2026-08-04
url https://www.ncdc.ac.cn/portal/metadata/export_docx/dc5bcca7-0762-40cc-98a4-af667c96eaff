--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鄂陵湖流域草地观测点湍流通量观测数据（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of turbulent flow at grassland observation points in Eling Lake Basin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of turbulent flow at grassland observation points in Eling Lake Basin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2016.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2016.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZPWERS.db2016.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2018年黄河源区鄂陵湖草地观测站点（GS）的湍流通量观测数据。使用CampBell公司的CSAT3和LI-COR公司的LI-7500观测获得，时间分辨率为半小时，主要包括感热通量、潜热通量及质量等级标记。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data set is the turbulence flux observation data of Eling Lake grassland observation station (GS) in the source area of the Yellow River in 2018. Using the csat3 of Campbell and li-7500 of li-cor, the time resolution is half an hour, mainly including sensible heat flux, latent heat flux and quality grade mark. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用CampBell公司的CSAT3和LI-COR公司的LI-7500仪器观测获得。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Csat3 of Campbell company and li-7500 instrument of li-cor company were used for observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据经过EddyPro通量处理软件处理。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data is processed by eddypro flux processing software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量总体较好，部分时段由于供电、仪器故障等原因，有一些缺测，缺测值标记为NAN。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data quality is generally good. In some periods, due to power supply, instrument failure and other reasons, there are some missing measurements, and the missing values are marked as Nan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省,玛多县,鄂陵湖流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province, Maduo County, erling Lake Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4280.0m-</w:t>
+        <w:t xml:space="preserve">altitude:4280.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4280.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">845.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:845.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">感热通量, 潜热通量</w:t>
+        <w:t xml:space="preserve">Theme:Sensible heat flux, latent heat flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河源区 </w:t>
+        <w:t xml:space="preserve">Place:Source area of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孟宪红,  吕世华 </w:t>
+        <w:t xml:space="preserve">contributors:Meng Xianhong,  LV Shihua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李照国  </w:t>
+        <w:t xml:space="preserve">author:Li Zhaoguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Zhaoguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41130961</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河源区典型下垫面水热循环及其对区域气候的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孟宪红,吕世华. 鄂陵湖流域草地观测点湍流通量观测数据（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2016.2022.</w:t>
+        <w:t xml:space="preserve">Meng Xianhong, LV Shihua. Observation data of turbulent flow at grassland observation points in Eling Lake Basin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2016.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>