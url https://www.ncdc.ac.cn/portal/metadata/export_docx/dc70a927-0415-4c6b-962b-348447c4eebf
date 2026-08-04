--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴达木地区冰川分布图（2007年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution map of glaciers in Qaidam region (2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2433.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Hydro.db2433.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Hydro.db2433.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用Landsat历史时期无云影像数据，在第一次冰川编目和第二次冰川编目数据基础上，利用目视解译的方法进行手动修正，分别得到2007年柴达木盆地冰川矢量数据。通过面积统计得到盆地冰川在各个时期的冰川面积并利用修正后的矢量图层绘制出2007冰川的分布图。   本数据集主要应用于冰冻圈科学研究。</w:t>
+        <w:t xml:space="preserve">Based on the cloud free image data of Landsat in the historical period and the data of the first and second glacier catalogues, the glacier vector data of Qaidam Basin in 2007 are obtained by manual correction using visual interpretation. The glacier area of the basin in each period is obtained through area statistics, and the distribution map of glaciers in 2007 is drawn using the modified vector layer. This data set is mainly applied to the scientific research of Cryosphere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Landsat历史时期无云影像数据。</w:t>
+        <w:t xml:space="preserve">   Landsat historical cloud free image data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在ENVI软件中利用波段比值法并设定阈值得到二值图像，将二值图转换为冰川边界矢量文件，得到自动提取结果，在ArcGIS软件中结合目视解译的方法手动修正边界。</w:t>
+        <w:t xml:space="preserve">   In envi software, the band ratio method is used and the threshold is set to obtain the binary image. The binary image is converted into a glacier boundary vector file, and the automatic extraction result is obtained. In ArcGIS software, the boundary is manually corrected by combining visual interpretation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始资料数据精度   Landsat5 TM传感器共有7个波段，覆盖了从红外到可见光的不同波长范围，空间分辨率30米和120米，重访周期16天，扫描幅宽185km。   (1)数据生产过程: Landsat5 collection1产品，包括1级精确和地形（L1TP）校正数据，这些数据具有良好表征的辐射测量，并在不同的Landsat仪器之间进行相互校准。第1层场景的地理配准是一致的，并且在规定的图像 - 图像容差内≤12米径向均方根误差（RMSE）。   (2)方法和标准规范:辐射校正、地形校正   在加工生成数据时，保留所有原始数据。</w:t>
+        <w:t xml:space="preserve">   a. Accuracy of original data    Landsat5 TM sensor has a total of 7 bands, covering different wavelength ranges from infrared to visible light. The spatial resolution is 30m and 120m. The revisit period is 16 days and the scanning width is 185km.    (1) Data production process: Landsat 5 Collection1 products include level 1 accurate and topographic (l1tp) correction data, which have well characterized radiometric measurements and are mutually calibrated between different Landsat instruments. The geographical registration of the first layer scene is consistent and ≤ 12m radial root mean square error (RMSE) within the specified image image tolerance.    (2) Methods and standard specifications: radiometric correction and topographic correction    When processing the generated data, keep all the original data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/01-2007/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/01-2007/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地, 冰川分布, Landsat</w:t>
+        <w:t xml:space="preserve">Theme:Qaidam Basin, glacier distribution, Landsat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">柴达木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Qaidam Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱高峰 </w:t>
+        <w:t xml:space="preserve">contributors:zhu gaofeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">石梦寒  </w:t>
+        <w:t xml:space="preserve">author:SHI Menghan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:zhu gaofeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高寒内陆盆地水循环全过程高效利用与生态保护技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱高峰. 柴达木地区冰川分布图（2007年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2433.2022.</w:t>
+        <w:t xml:space="preserve">zhu gaofeng. Distribution map of glaciers in Qaidam region (2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Hydro.db2433.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>