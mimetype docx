--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DSM point cloud data set of hulugou small watershed (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：葫芦沟小流域机载激光雷达DSM点云数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3497.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DSM point cloud data set of hulugou small watershed (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1928</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3497.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1928</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 25, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064nm and multiple echoes (1, 2, 3 and last) In the upstream hulugou flight area, the absolute altitude is 5500m, and the average point cloud density is 1 point / m2. DEM and DSM data products are finally formed through the steps of parameter calibration, automatic classification of point cloud and manual editing </w:t>
+        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064nm，多次回波（1,2,3和末次）。   上游葫芦沟飞行区域，绝对航高为5500米，平均点云密度为1点/平方米。通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM和DSM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On July 25, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064nm and multiple echoes (1, 2, 3 and last)  In the upstream hulugou flight area, the absolute altitude is 5500m, and the average point cloud density is 1 point / m2</w:t>
+        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064nm，多次回波（1,2,3和末次）。   上游葫芦沟飞行区域，绝对航高为5500米，平均点云密度为1点/平方米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  DEM and DSM data products are finally formed through the steps of parameter calibration, automatic classification of point cloud and manual editing</w:t>
+        <w:t xml:space="preserve">  通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM和DSM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/25-2012/07/26</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/25-2012/07/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, hulugou small watershed </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,葫芦沟小流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:472.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">472.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerial remote sensing products, lidar, DSM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航空遥感产品, 激光雷达, DSM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Hulugou small watershed,  Hydrological test area in upper cold region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  葫芦沟小流域,  上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao qing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing experiment: Airborne Lidar DSM point cloud data set of hulugou small watershed (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1928.</w:t>
+        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：葫芦沟小流域机载激光雷达DSM点云数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1928.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>