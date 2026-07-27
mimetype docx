--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,753 +2,943 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily data product of snow water equivalent in the Northern Hemisphere (2000-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北半球雪水当量逐日数据产品（2000-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6494.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily data product of snow water equivalent in the Northern Hemisphere (2000-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6494.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6494.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6494.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  针对现有雪水当量遥感产品精度不稳定，且数据时空不连续等问题，基于深度学习理论，构建了一套多种深度学习模型嵌套的雪水当量产品融合算法，并基于已有的雪水当量产品形成了一套高质量时空序列连续的北半球雪水当量数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is based on the fusion of existing snow water equivalent data, including AMSR-E/AMSR2 SWE, GLDAS SWE, GlobSnow SWE, AMSR-E SWE, and GLDAS SWE.</w:t>
+        <w:t xml:space="preserve">  本数据集基于已有的雪水当量数据融合而来，分别包括AMSR-E/AMSR2 SWE、GLDAS SWE、GlobSnow SWE、AMSR-E SWE、GLDAS SWE。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The first step is to construct a snow water equivalent training dataset, which includes the snow water equivalent data used in this study AMSR-E/AMSR2 SWE、ERA-Interim SWE、MERRA-2 SWE、GLDAS SWE、GlobSnow SWE、ERA5_Land SWE。 In order to provide higher spatial resolution auxiliary information, MODIS snow cover area data with a resolution of 500 meters, geographic data (latitude and longitude), terrain data (altitude, slope, aspect), etc. are used as auxiliary training data, and ground observation snow water equivalent data is used as reference truth. On the basis of the training dataset, a snow water equivalent regression calculation model based on ridge regression model combined with LSTM is constructed. The ridge regression deep learning algorithm is used for the first learning, and the learning results are divided into two parts: significant and insignificant accuracy improvement. For the parts where the accuracy improvement is not significant, the advantages of LSTM algorithm in temporal dependence are adopted for further learning. On this basis, obtain high-quality spatiotemporal continuous snow water equivalent data.</w:t>
+        <w:t xml:space="preserve">  首先是构建雪水当量训练数据集，本研究使用的雪水当量数据包括AMSR-E/AMSR2 SWE、ERA-Interim SWE、MERRA-2 SWE、GLDAS SWE、GlobSnow SWE、ERA5_Land SWE。为了提供更高空间分辨率的辅助信息，将500 m分辨率的 MODIS 积雪面积数据 、地理数据（经纬度）、地形数据（海拔、坡度、坡向）等作为辅助训练数据，地面观测的雪水当量数据作为参考真值。在训练数据集基础上，构建基于岭回归模型结合LSTM的雪水当量回归计算模型，利用岭回归深度学习算法进行首次学习，将学习结果区分为精度提高明显和不明显两部分。针对精度提高不明显的部分，采用LSTM算法在时序依赖上的优势，进行进一步学习。在此基础上，获取高质量时空连续的雪水当量数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2025/01/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2025/01/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:444.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">444.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5000m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +951,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow water equivalent, deep learning, fusion algorithm</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雪水当量, 深度学习, 融合算法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1219,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1308,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1392,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1481,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,612 +1569,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SHAO  Donghang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邵东航 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SHAO  Donghang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邵东航  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SHAO  Donghang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邵东航</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711702-05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711702-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪、湖冰长序列数据集制备与挖掘关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHAO  Donghang. Daily data product of snow water equivalent in the Northern Hemisphere (2000-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6494.2024.</w:t>
+        <w:t xml:space="preserve">邵东航. 北半球雪水当量逐日数据产品（2000-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6494.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Shao D, Li H, Wang J, Hao X, Che T, Ji W. Reconstruction of a daily gridded snow water equivalent product for the land region above 45\degree\,N based on a ridge regression machine learning approach[J]. Earth System Science Data, 2022, 14, (2): 795-809. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-795-2022.</w:t>
       </w:r>