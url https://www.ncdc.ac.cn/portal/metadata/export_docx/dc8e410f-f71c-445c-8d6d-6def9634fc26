--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -2427,53 +2427,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shao D, Li H, Wang J, Hao X, Che T, Ji W. Reconstruction of a daily gridded snow water equivalent product for the land region above 45\degree\,N based on a ridge regression machine learning approach[J]. Earth System Science Data, 2022, 14, (2): 795-809. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-795-2022.</w:t>
+        <w:t xml:space="preserve">Shao D, Li H, Wang J, Hao X, Che T, Ji W. Reconstruction of a daily gridded snow water equivalent product for the land region above 45\degree\,N based on a ridge regression machine learning approach[J/OL]. Earth System Science Data, 2022, 14(2): 795-809. DOI: 10.5194/essd-14-795-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>