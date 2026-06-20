--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of patient position accuracy with optical image </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">光学图像位置精度测量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2511.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of patient position accuracy with optical image </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2511.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.IMP.db2511.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2511.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data belongs to the experimental data to guide the position accuracy of patient positioning according to the optical image. It is used to describe the positioning accuracy of patients, evaluate the impact of patient positioning on the treatment dose, and provide data support and reference for the optimal design of the radiation field, the accurate positioning of patients, and the accurate prediction of dose. It can also detect the treatment device and image system. </w:t>
+        <w:t xml:space="preserve">  本数据集数据由光学图像引导患者摆位验证系统试验产生，描述患者摆位的精度，患者摆位调整单位为mm，数据可以用于评估患者摆位对治理剂量的影响，并对射野的优化设计、患者的精准摆位、剂量的准确预测提供数据支撑和参考，还可以对治疗装置、图像系统进行检测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Experiments were designed to verify the position accuracy of the optical image-guided patient positioning system. In the experiment, plastic phantom items were used to move in different positions in different directions, and the calculated phantom offset of the system was compared with the actual displacement of the phantom. In the experiment, the displacement unit of phantom movement is mm, and the rotation angle unit is degree（ °）。 The unit of corner number for registration is (pieces). The experimental time was from March 10, 2018 to March 23, 2018.</w:t>
+        <w:t xml:space="preserve">  设计实验，验证光学图像引导患者摆位系统的位置精度，实验中，使用塑胶仿真体模项不同的方向移动不同的位置，将系统计算的体模偏移量和体模实际移动的偏移量机型比较验证。实验中，体模移动的偏移量单位是毫米（mm），旋转的角度单位是度（°）。配准的角点数单位是（个）。实验时间为：2018.3.10-2018.3.23。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  数据由光学图像引导患者摆位验证系统试验产生，位置移动数据是通过摄像机提供的三维位置数据进行标定后确定，所得的数据为原始数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/03/10-2018/03/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/03/10-2018/03/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃,兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Image guidance, patient positioning, position accuracy</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">图像引导, 患者摆位, 位置精度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申国盛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Data of patient position accuracy with optical image . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2511.2022.</w:t>
+        <w:t xml:space="preserve">肖国青. 光学图像位置精度测量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2511.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>