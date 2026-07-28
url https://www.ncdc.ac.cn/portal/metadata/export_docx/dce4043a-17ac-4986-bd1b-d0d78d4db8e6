--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山北麓诸河未来各季节可增加径流数据集（2021-2080年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff data sets can be added to the rivers at the northern foot of Tianshan Mountain in future seasons (2021-2080)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff data sets can be added to the rivers at the northern foot of Tianshan Mountain in future seasons (2021-2080)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2276.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2276.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2276.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于空中水资源基本理论，将大气中由特殊的边界层形成的次生环流锁定且具备发生相变转化为云和降水潜力的水物质定义为有效水汽，然后基于水汽辐合区开发有效水汽识别算法，并对区域可开发空中水资源（即有效水汽）的总量和空中水资源降水潜力进行评估。</w:t>
+        <w:t xml:space="preserve">Based on the basic theory of air water resources, the water substances in the atmosphere locked by the secondary circulation formed by the special boundary layer and with the potential of phase transformation into clouds and precipitation are defined as effective water vapor, and then the effective water vapor identification algorithm is developed based on the water vapor convergence area, and the regional exploitable air water resources (i.e. effective water vapor) The total amount and air water resources precipitation potential are evaluated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  源数据为第五次耦合模式比较计划（CMIP5）中的新一代典型浓度排放路径情景（RCP4.5）的月值格点数据，下载地址为：https://esgf-node.llnl.gov/search/cmip5/</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; The source data is the monthly grid data of the new generation typical concentration emission path scenario (rcp4.5) in the fifth coupled mode comparison plan (cmip5). The download address is: https://esgf-node.llnl.gov/search/cmip5/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）基于CMIP5比湿数据，将空间分辨率统一为0.75°×0.75°，利用整层积分公式计算得到可降水量矩阵。   （2）基于CMIP5降水月值格点数据，将空间分辨率统一为0.75°×0.75°，计算各格点中降水与可降水量得比值矩阵，即可降水转化率矩阵，采用python统计分析库裁取研究区域内数据点，做区域平均得可降水转化率数据。   （3）基于CMIP5比湿及风速数据，将空间分辨率统一为0.75°×0.75°，计算得到水汽通量散度矩阵，识别出空中水资源富集区。   （4）考虑人工增雨措施的可增加降雨效率，即可得到空中水资源富集区实施增雨作业理论可增加降雨量矩阵。   （5）基于CMIP5径流数据，将空间分辨率统一为0.75°×0.75°，计算各个格点的径流转化系数，即可得到理论可增加径流量矩阵。   （6）最后进行季平均及年平均，得到区域内各级季节数据。</w:t>
+        <w:t xml:space="preserve"> &amp; emsp; (1) Based on cmip5 specific humidity data, the spatial resolution is unified to 0.75 ° × 0.75 °, the precipitable water matrix is calculated by using the integral formula of the whole layer.  &amp; emsp; (2) Based on cmip5 monthly precipitation grid data, the spatial resolution is unified to 0.75 ° × 0.75 °, calculate the ratio matrix of precipitation and available precipitation in each grid point, that is, the precipitation conversion rate matrix. Use Python statistical analysis library to cut the data points in the study area and make the regional average to obtain the available precipitation conversion rate data.  &amp; emsp; (3) Based on cmip5 specific humidity and wind speed data, the spatial resolution is unified to 0.75 ° × 0.75 °, the water vapor flux divergence matrix is calculated, and the air water resource enrichment area is identified.  &amp; emsp; (4) Considering that artificial rainfall enhancement measures can increase rainfall efficiency, the rainfall matrix can be obtained by implementing the rainfall enhancement operation theory in the air water resources enrichment area.  &amp; emsp; (5) Based on cmip5 runoff data, the spatial resolution is unified to 0.75 ° × 0.75 °, calculate the runoff conversion coefficient of each grid point to obtain the theoretically increased runoff matrix.  &amp; emsp; (6) Finally, the seasonal average and annual average are carried out to obtain the seasonal data at all levels in the region.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格按照相关方法和标准规范进行统计分析，数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Statistical analysis was carried out in strict accordance with relevant methods, standards and specifications, and the data quality was good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山北麓诸河 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Rivers at the north foot of Tianshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:13.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山北麓诸河, 可增加径流</w:t>
+        <w:t xml:space="preserve">Theme:Rivers at the northern foot of Tianshan mountain can increase runoff, future scenario (2021-2080)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2080</w:t>
+        <w:t xml:space="preserve">Time:2021 2080</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山北麓诸河 </w:t>
+        <w:t xml:space="preserve">Place:Rivers at the north foot of Tianshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">钟德钰 </w:t>
+        <w:t xml:space="preserve">contributors:ZHONG Deyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田颖琳  </w:t>
+        <w:t xml:space="preserve">author:TIAN YINGlin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHONG Deyu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钟德钰. 天山北麓诸河未来各季节可增加径流数据集（2021-2080年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2276.2022.</w:t>
+        <w:t xml:space="preserve">ZHONG Deyu. Runoff data sets can be added to the rivers at the northern foot of Tianshan Mountain in future seasons (2021-2080). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2276.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>