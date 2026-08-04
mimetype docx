--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High Resolution Climate Dynamics Downscaling Dataset for Future SSP126, SSP245, and SSP585 Scenarios in the Source Regions of the Yangtze and Yellow Rivers</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江和黄河源区未来SSP126、SSP245和SSP585情景下高分辨率气候动力降尺度数据集（2015-2100年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6938.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High Resolution Climate Dynamics Downscaling Dataset for Future SSP126, SSP245, and SSP585 Scenarios in the Source Regions of the Yangtze and Yellow Rivers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6938.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6938.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6938.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the WRF model, combined with improved soil water heat and snow parameterization schemes and Spectral Nudging schemes, a downscaling simulation of climate dynamics over a distance of 9km was conducted in the Yangtze River and Yellow River source areas under different climate scenarios (SSP126, SSP245, and SSP585) from 2015 to 2100. The driving data used is from the global bias correction CMIP6 dataset developed by the Institute of Atmospheric Physics, Chinese Academy of Sciences (BC-CMIP6; Xu et al., 2021; https://www.nature.com/articles/s41597-021-01079-3#Sec6 ）Provide boundary and initial conditions for dynamic downscaling simulation. This dataset is based on 18 CMIP6 pattern data, and ERA5 reanalysis data is used for mean and variance bias correction, while introducing non-linear trends from the Multi Pattern Set (MME). The corrected data exhibits climate statistical characteristics of the ERA5 baseline period while effectively preserving future climate change trends, with a spatial resolution of 1.25 °× 1.25 ° and a time step of 6 hours. Based on this data-driven WRF model, high-resolution (9km) hydrological forcing data was output. After time interpolation, daily statistics, and spatial interpolation processing, a grid data product with a resolution of 0.1 degrees was finally generated. </w:t>
+        <w:t xml:space="preserve">  基于WRF模式，结合改进的土壤水热、积雪参数化方案，和Spectral Nudging方案，开展了长江黄河源区未来（2015-2100年）不同气候情景（SSP126、SSP245和SSP585）下9km气候动力降尺度模拟。所用驱动数据源于中国科学院大气物理研究所开发的全球偏差校正CMIP6数据集（BC-CMIP6; Xu et al., 2021；https://www.nature.com/articles/s41597-021-01079-3#Sec6）， 提供动力降尺度模拟的边界和初始条件。该数据集基于18个CMIP6模式数据，采用ERA5再分析数据进行均值与方差偏差校正，同时引入多模式集合（MME）的非线性趋势。校正后的数据具有ERA5基准期的气候统计特征，又有效保留未来气候变化趋势，空间分辨率为1.25°×1.25°，时间步长为6小时。基于该数据数据驱动的WRF模式输出了高分辨率（9km）的水文强迫数据，经过时间插值、日统计和空间插值处理，最终生成0.1度分辨率的网格化数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on the WRF model, combined with an improved soil water heat and snow parameterization scheme and Spectral Nudging scheme, a downscaling simulation of 9 km climate dynamics under different climate scenarios in the Yangtze River and Yellow River source areas in the future (2015-2100) was carried out.</w:t>
+        <w:t xml:space="preserve">  基于WRF模式，结合改进的土壤水热、积雪参数化方案，和Spectral Nudging方案，开展了长江黄河源区未来（2015-2100年）不同气候情景下9km气候动力降尺度模拟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This dataset is the hydrological forcing data output from the WRF model after dynamic downscaling (9km). After time interpolation, daily statistics, and spatial interpolation processing, a grid data product with a resolution of 0.1 degrees is finally generated.</w:t>
+        <w:t xml:space="preserve">  本数据集为WRF模式动力降尺度（9km）过后输出的水文强迫数据，经过时间插值、日统计和空间插值处理，最终生成0.1度分辨率的网格化数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yangtze River and Yellow River source areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江,黄河源区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:28.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">netcdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Yangtze River, Yellow River Source Region, SSP126, SSP245, SSP585</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江, 黄河源区, SSP126, SSP245, SSP585</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yangtze River and Yellow River source areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1533,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHAO Lin,  Meng Xianhong,  CHEN Hao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵林,  孟宪红,  陈昊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHAO Lin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵林  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  CHEN Hao </w:t>
+        <w:t xml:space="preserve">,  陈昊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Lin , CHEN Hao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵林, 陈昊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHAO Lin, Meng Xianhong, CHEN Hao. High Resolution Climate Dynamics Downscaling Dataset for Future SSP126, SSP245, and SSP585 Scenarios in the Source Regions of the Yangtze and Yellow Rivers. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6938.2025.</w:t>
+        <w:t xml:space="preserve">赵林,孟宪红,陈昊. 长江和黄河源区未来SSP126、SSP245和SSP585情景下高分辨率气候动力降尺度数据集（2015-2100年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6938.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>