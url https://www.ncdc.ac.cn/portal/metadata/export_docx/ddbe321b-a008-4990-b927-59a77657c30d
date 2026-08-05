--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1066 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杭州湾及其周边区域30m分辨率滨海养殖用地分布数据集（2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m resolution coastal aquaculture land distribution data set in Hangzhou Bay and its surrounding areas (2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m resolution coastal aquaculture land distribution data set in Hangzhou Bay and its surrounding areas (2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.57760/sciencedb.IGA.00995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.IGA.00995</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.SCIDB.DB6764.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  杭州湾湿地是中国重要的河口型滨海湿地。已经在杭州湾岸线变迁、杭州湾湿地生态系统服务价值和杭州湾滨海土地利用格局等方面开展了研究，评估了人类活动对杭州湾滨海湿地的影响。研究表明，随着经济的快速发展，杭州湾滨海用地空间变化剧烈，尤其是以围垦养殖为主的用地方式，对杭州湾滨海湿地环境产生了显著的负面影响。因此，客观、准确地揭示杭州湾滨海养殖用地的时空分布及其变化规律，对保护该区域滨海湿地具有重要意义。</w:t>
+        <w:t xml:space="preserve">Hangzhou Bay Wetland is an important estuarine coastal wetland in China. Studies have been carried out on the shoreline change of Hangzhou Bay, the ecosystem service value of Hangzhou Bay Wetland and the coastal land use pattern of Hangzhou Bay, and the impact of human activities on the coastal wetland of Hangzhou Bay has been evaluated. The research shows that with the rapid development of economy, the coastal land space of Hangzhou Bay has changed dramatically, especially the land use mode of reclamation and aquaculture, which has a significant negative impact on the coastal wetland environment of Hangzhou Bay. Therefore, it is of great significance to objectively and accurately reveal the temporal and spatial distribution and change law of coastal aquaculture land in Hangzhou Bay for the protection of coastal wetlands in this area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究利用了Landsat TM/ETM +/OLI 影像数据。</w:t>
+        <w:t xml:space="preserve">  This study utilized Landsat TM/ETM+/OLI image data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以Landsat遥感影像作为主要数据源，结合多源遥感信息，采用面向对象的多尺度图像分割方法对光谱相似的像元进行聚类，利用归一化水体指数构建规则集，进行杭州湾及其周边区域滨海养殖池信息提取。主要流程包括：多尺度影像分割、影像对象信息提取、分类精度评价等，确保一级类精度在90%以上。通过以上流程提取2015年杭州湾及其周边区域滨海养殖池分布情况数据，对其进行最终的编辑、转换、分析处理、制图输出，存储为栅格格式。</w:t>
+        <w:t xml:space="preserve">  Taking Landsat remote sensing images as the main data source and combining multi-source remote sensing information, the object-oriented multi-scale image segmentation method is used to cluster spectrally similar image elements, and the rule set is constructed by using the normalised water body index to extract information about the coastal aquaculture pools in Hangzhou Bay and its surrounding areas. The main processes include: multi-scale image segmentation, image object information extraction, classification accuracy evaluation, etc., to ensure that the accuracy of the first-level class is above 90%. Through the above process, the distribution data of coastal aquaculture ponds in Hangzhou Bay and its surrounding areas in 2015 were extracted, finally edited, converted, analysed, mapped, and stored in raster format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杭州湾及其周边区域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hangzhou Bay and its surrounding areas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.7 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">krasovsky1940 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">杭州湾湿地, 滨海养殖池, 滨海用地规划, 滨海湿地保护</w:t>
+        <w:t xml:space="preserve">Theme:Hangzhou Bay Wetland, Coastal Aquaculture Pool, Coastal Land Planning, Coastal Wetland Protection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">杭州湾及其周边区域 </w:t>
+        <w:t xml:space="preserve">Place:Hangzhou Bay and its surrounding areas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1095,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1184,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1268,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1357,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1445,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任春颖 </w:t>
+        <w:t xml:space="preserve">contributors:REN Chunying </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">任春颖  </w:t>
+        <w:t xml:space="preserve">author:REN Chunying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:REN Chunying </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">任春颖. 杭州湾及其周边区域30m分辨率滨海养殖用地分布数据集（2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.SCIDB.DB6764.2025.</w:t>
+        <w:t xml:space="preserve">REN Chunying. 30m resolution coastal aquaculture land distribution data set in Hangzhou Bay and its surrounding areas (2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.SCIDB.DB6764.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>